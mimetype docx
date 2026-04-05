--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Camus-Le pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peyvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>