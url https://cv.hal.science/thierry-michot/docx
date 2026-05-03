--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Camus-Le pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peyvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Camus-Le pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peyvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>