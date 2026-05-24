--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Camus-Le pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peyvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry MICHOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Faculté des sciences du sport et de l'éducation, UBO, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue du nautisme à mon arrivée à Brest en 1999, j'ai ajouté un deuxième axe à mes travaux à partir de 2001, en travaillant sur les formes de réussite dans les parcours de vie, essentiellement universitaires et sportifs, toujours sous un angle sociologique. De façon collatérale, cela m'a conduit à regarder de près l'évolution de la filière STAPS, véritable laboratoire bouillonnant sur la question des parcours de vie des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président en charge du Conseil des Etudes et de la Vie Universitaire (CEVU) de l'UBO (juin 2007 à avril 2012 ; président du réseau national des VP CEVU de juin 2008 à juin 2012), puis des réussites étudiantes et de l'insertion professionnelle (avril 2012 à août 2014), j'ai du interrompre mes travaux de recherche durant ce laps de temps, même si j'ai pu maintenir quelques collaborations avec des collègues et suivre les thèses de deux étudiants dont je codirigeais les travaux, qui ont abouti à deux soutenances en 2010 et 2012. Depuis, un troiisème doctorant a soutenu en 2021, et j'encadre aujourd'hui deux thèses qui aboutiront en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à août 2016, nommé délégué scientifique au HCERES, j'ai pu reprendre une activité scientifique, certes plus réduite que je ne l'aurais voulu, mais qui m'a poussé à participer à des projets de recherche pilotés par des collègues, voire à en piloter moi-même. Les recherches que j'ai ainsi pu reprendre ont porté d'une part sur les parcours étudiants, notamment au travers de deux prismes : la consommation d'alcool d'une part, les trajectoires des étudiants STAPS, incluant les questions d'insertion professionnelle, ou encore de gestion des flux étudiants, en raison de l'actuelle forte attractivité de notre filière. D'autre part, je m'intéresse à l'importance de la place des pratiques sportives (au sens large) dans les parcours de réussite des individus, sous un angle de vue sociologique, la réussite personnelle étant ici perçue comme un construit social. Je suis plus particulièrement focalisé sur la plus-value éventuelle de la pratique sportive sur la qualité de vie des étudiants, ainsi que sur son impact dans les trajectoires personnelles ultérieures. Ces travaux sur le sport m'ont permis de m'engager dans un projet de recherche porté par deux collègues bretons, Julien Fuchs et Jean-Nicolas Renaud, et portant sur l'histoire et le développement de notre filière universitaire en Bretagne, financé par la MSHB Bretagne (2014-2016), projet qui a été prolongé par l'extension de ce thème sur plusieurs autres régions françaises (projet FORMEEPS, 2016-2018, toujours sous l'égide de la MSHB Bretagne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, en raison de la vocation maritime de l'Université de Brest (avec un axe de recherche mer affirmé), je continue à contribuer, dans la mesure du possible, à certains échanges sur la question des activités sportives maritimes. Sur ce thème, j'ai également été fortement impliqué dans deux projets lancés début 2016 et engagés sur 3 ans, financés par la Fondation de France, et nécessitant l'apport d'un ou de plusieurs sociologues du sport. Le premier (projet SNAP) a été porté par Nicolas Le Corre, enseignant-chercheur de l'Institut Universitaire Européen de la mer (Sports de Nature et Aires naturelles Protégées (SNAP) : de l’étude des pratiques et des représentations à l’accompagnement d’une démarche de sensibilisation à l’environnement littoral). Le second a été porté par Ludovic Martel, de l'université de Corte (UMR LISA &amp;quot;Lieux, Identités, Espaces et Activités&amp;quot;), et a cherché à comparer les pratiques ludo-sportives de 9 zone marines protégées. Ce projet a réuni des chercheurs issus de 8 équipes de recherche différentes, sur une dizaine de sites universitaires, et j'en ai été le référent pour le travail dédié au Parc Marin d'Iroise. La période pandémique Covid a ensuite perturbé lusieurs projets, dont un obtenu, mais au financement supprimé. Actuellement, je suis impliqué dans un projet portant sur des véhicules intermédiaires, commun au Labers et à un autre laboratoire de l'UBO, le LEGO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, arrivé en 2016 en fin de contrat de délégué scientifique du HCERES, j'avais souhaité me recentrer sur le coeur de métier de l'enseignant-chercheur. J'ai néanmoins repris quelques responsabilités administratives : membre plusieurs années de la Commission Europe International UBO ; membre du Conseil de gestion du SCD ; un mandat de membre du Comité Technique ; co-responsable du parcours brestois du master Grand Ouest de management du sport, intitulé &amp;quot;sports et territoires&amp;quot; ; je suis depuis 2022 administrateur de l'UBO ; quelques présidences de comités d'expert HCERES ; jury d'ANR. Et j'ai repris des travaux de recherche sur la question d'une part des diagnostocs sportifs territoriaux, et d'autre part, sur le suivi d'évolution professionnelle de nos anciens étudiants. Le tout fait appel à des méthodes mixtes combinant enquêtes quantitatives et qualitatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving practices in technical divers’ community and behaviour towards self-reported unusual symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pm Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.114-125. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.2.114-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l'Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.369-375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm55.4.369-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (144), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes maritimes en Bretagne : quand le territoire rencontre le patrimoine, une approche sociogéographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Camus-Le pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peyvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conditions d'orientation et d'insertion professionnelle des jeunes en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of scuba diving-related injuries and outcomes among French recreational divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dugrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28920/dhm49.96-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études supérieures, sport et alcool. De quelques constats à propos des effets de la filière suivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.072.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités récréatives et développement du littoral brestois : étude exploratoire sur une culture maritime en (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle des enseignant(e)s d’Education Physique et Sportive (EPS) et Activités de Coopération/Opposition Collectives en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 266, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeurs stagiaires en Education Physique et Sportive (PLC2 EPS) : regards portés sur l’année de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure situationnelle des stratégies d'apprentissage en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisée par les adolescents en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une échelle de mesure des stratégies d'apprentissage spontanément utilisées par des adolescents en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (3), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants en STAPS face à leurs employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (01), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'EPS en SEGPA : étude de trois collèges bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.84-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école et les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schorlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 146, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des méthodes d’analyse quantitative à la compréhension de phénomènes de loisirs sportifs : de l’apport et des limites de l’outil statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.235-268. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2003.10707614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former nos étudiants de master en management du sport aux enquêtes par questionnaire. De la difficulté que le quantitatif ne tue le quantitatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès S2MS : la recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Blatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement des enquêtes nationales sur la pratique sportive. Quand l’amélioration des outils vient concurrencer les capacités d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands évènements sportifs : prétextes ou leviers de formation des cadres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives au sein de l’agglomération brestoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouzaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires et commanditaires peuvent-ils être des partenaires ? De la difficulté de gérer les petits arrangements entre amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et détours d’une enquête sur les pratiques sportives. Entre partenariat et prestation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des sociétés savantes en SHS appliquées au sport, Dec 2022, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque « la ville et le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le sport : autour du Projet sportif territorial de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Politiques sportives et démocratie participative : état des lieux et perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde débat Où commence, où se termine le dopage ?, organisée par l'Office des Sports de la ville de Brest, UFR Lettres et Sciences Humaines Victor Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, études et alcool : représentations étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée séminaire de recherche du Campus de l'Excellence Sportive de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services Universitaires des APS et l'évolution du paysage universitaire en 2015 : entre résistances au changement et opportunités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Du pôle aux réseaux. Autour de la construction d’un « système » d’enseignement supérieur et de recherche en Bretagne. Entre déploiement territorial, diversification et structurations, 1945-2015 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme de Bretagne Rennes-2, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisissent-ils des études supérieures en filière STAPS ? 10 ans d’enquête sur la première année de licence STAPS à Brest (2006-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 congrès de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre sport et santé : une évidence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre de l'Assemblée Générale du Comité Départemental d'Harmonie Mutuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Guilers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi sportif associatif en 2014 - Questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat organisée par l'Office des Sport de la ville de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger, partager, construire, Les Assises de la Pédagogie de l'UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées clermontoises de la Pédagogie Universitaire - 2e université d'été de l'ADMEE-Europe, « Enjeux et évolution. Innovation, Adaptation, Numérique, Evaluation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésions en club sportif et zapping des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat donnée dans le cadre d'une journée de formation des cadres du Comité Départemental de Plongée du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Château de la marine, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des loisirs nautiques et développement durable sont-ils compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première édition du Forum de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et opinions d’étudiants STAPS bretons sur cette consommation à 7 ans d’écart (2005 – 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autret E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport : ange ou démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence, cycle de Rencontres-débats des Universités d'été de Ploufragan, Le sport au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la pédagogie universitaire en débat : Quels enjeux pour l’université et ses acteurs ? Quelles stratégies ? Quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervenant à la table ronde finale du XXIVème colloque de Promosciences, La formation des enseignants du supérieur : une nécessité face aux nouveaux publics de la Licence Sciences, Technologies, Santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avril 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des Journées des sous-sections 03 et Forum du jeune chercheur en Odontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction des journées le 14 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations étudiantes sur le lien « sport – alcool », suivant la consommation et les études suivies, poster au colloque de l’IREB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebreton F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster au colloque de l’IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, Ligne d’expert (9h – 9h30), « les métiers du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète en direct du salon de l’étudiant Azimut, « étudiants salariés ; quelle réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bleu Breizh Izel, « Le financement des études », Ma.bretagne.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Orthographe et études supérieures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tébéo, La complète (18h30 – 19h), « Sport et culture ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc naturel marin d'Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Martel, Johan Jouve, Arnaud Sébileau (Dir.). Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l'exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE Editions, 2021, Hors collection, 978-2-7592-3366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc Naturel Marin d’Iroise : un territoire sans problème, des usagers de sports de nature sans histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILEAU Arnaud, JOUVE Johan, MARTEL Ludovic (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et « sports de nature ». Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.195-206, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un emploi sportif ? Éléments d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et abandon du projet de stade multisports (inter)national en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et Le sport (actes du colloque international de Brest, 10-12 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe T., Renaud J-N, 2016, &amp;quot;La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchs J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lespagnol A., Leprince M., La Construction inachevée d’un système d’enseignement supérieur et de recherche en Bretagne de 1945 à 2015. Déploiement territorial, diversifications et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS au secours ! Une discipline (in)utile pour le climat scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Corps et climat scolaire, dossier EPS n°83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126 p., p.120-121., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires marins confrontés aux contraintes du développement durable - Nautisme, côtes bretonnes et développement durable : dynamiques et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, loisir, tourisme et développement durable des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Sport, pp.69-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation physique et culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali, Jean Saint-Martin, Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPEPS et agrégation d'EPS : annales corrigées et préparation des concours. L'écrit 1 au miroir de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.128-144, 2006, Sciences, corps &amp; mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique d'activités physiques et sportives en France. Revue de la littérature et des données statistiques, INJEP Notes & rapports/Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://injep.fr/publication/la-pratique-dactivites-physiques-et-sportives-en-france/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T., 2010, 1011 et 2012, co-organisateur des Colloques annuels du réseau national des Vice-présidents d’université en charge des formations (VP CEVU). 2010 : Saint-Denis de La Réunion, Plan réussite en licence, quel bilan intermédiaire, quelles perspectives ? 9 au 12 juin 2010. 2011 : Nice, Les rythmes de vie étudiante, 22 au 24 juin 2011, 2012 : Brest (organisateur), CEVU et LRU. « Acteurs, structures, usages », 13 au 15 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02171481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laf&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm49.96-106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton F." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2007018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Giret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2003.10707614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchs J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autret E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00659290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>