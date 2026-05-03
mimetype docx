--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -617,51 +617,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Simulator Evaluation of Fuel-Efficient Arrival Profiles</w:t>
+                <w:t xml:space="preserve">Preliminary Assessment of Fuel-Efficient Arrival Trajectories Accounting for Current Aircraft State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Andreu Altava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mere</w:t>
@@ -696,102 +696,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, AIAA AVIATION Forum 2019, 43 (11), pp.1-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922901v1</w:t>
+                <w:t xml:space="preserve">hal-02917007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising Flight Crews Aircraft Energy Awareness Through High Energy-Limit Trajectories</w:t>
+                <w:t xml:space="preserve">Flight Simulator Evaluation of Fuel-Efficient Arrival Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Andreu Altava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mere</w:t>
@@ -822,106 +813,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C035934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, AIAA AVIATION Forum 2019, 43 (11), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G005091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917010v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assessment of Fuel-Efficient Arrival Trajectories Accounting for Current Aircraft State</w:t>
+                <w:t xml:space="preserve">Raising Flight Crews Aircraft Energy Awareness Through High Energy-Limit Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Andreu Altava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mere</w:t>
@@ -952,73 +943,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C035934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917007v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3552,144 +3552,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
+                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Achaibou</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938057v1</w:t>
+                <w:t xml:space="preserve">hal-00938047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement relatif entre aeronefs : application du backstepping</w:t>
               </w:r>
@@ -3738,403 +3716,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
+                <w:t xml:space="preserve">Design of a supervised flight control system for aircraft relative guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Austin, United States. pp xxxx, </w:t>
+              <w:t xml:space="preserve">DASC 2003, 22nd Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Indianapolis, United States. pp 4.D.3 - 4.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2003.1245845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998755v1</w:t>
+                <w:t xml:space="preserve">hal-00938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
+                <w:t xml:space="preserve">A Feedback Linearizing Controller for Relative Guidance Between Commercial Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mora-Camino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2003, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Austin, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-5410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938050v1</w:t>
+                <w:t xml:space="preserve">hal-00998755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement relatif entre aeronefs : application du backstepping</w:t>
+                <w:t xml:space="preserve">A nonlinear control approach for relative guidance of commercial aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mora-Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Ghislain Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Achaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2003, Journées Doctorales d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">DINCON 2003, 2nd DLR/CTA Workshop on Data Analysis and Flight Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Sao Jose dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938048v1</w:t>
+                <w:t xml:space="preserve">hal-00938050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft relative guidance : a flatness synthesis of a new autopilot mode</w:t>
+                <w:t xml:space="preserve">Positionnement relatif entre aeronefs : application du backstepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t>
+              <w:t xml:space="preserve">JDA 2003, Journées Doctorales d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938047v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative guidance of aircraft : analysis and comparison of two control approaches</w:t>
               </w:r>
@@ -4340,275 +4340,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Space Modelling</w:t>
+                <w:t xml:space="preserve">Introduction to Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. ENAC, France. 2022</w:t>
+              <w:t xml:space="preserve">Master. Introduction to optimal control, ENAC, France. 2022, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987750v3</w:t>
+                <w:t xml:space="preserve">hal-02987731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des systèmes dynamiques : Notes de cours</w:t>
+                <w:t xml:space="preserve">State Space Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. Représentation des systèmes dynamiques, ENAC, France. 2022</w:t>
+              <w:t xml:space="preserve">Master. ENAC, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822159v1</w:t>
+                <w:t xml:space="preserve">hal-02987750v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Robust Control Lecture notes -Draft</w:t>
+                <w:t xml:space="preserve">Représentation des systèmes dynamiques : Notes de cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to Robust Control Lecture notes -Draft, ENAC, France. 2022, pp.148</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. Représentation des systèmes dynamiques, ENAC, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818073v1</w:t>
+                <w:t xml:space="preserve">hal-03822159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Optimal Control</w:t>
+                <w:t xml:space="preserve">Introduction to Robust Control Lecture notes -Draft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to optimal control, ENAC, France. 2022, pp.188</w:t>
+              <w:t xml:space="preserve">Master. Introduction to Robust Control Lecture notes -Draft, ENAC, France. 2022, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987731v2</w:t>
+                <w:t xml:space="preserve">hal-03818073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Servo Loop Systems</w:t>
               </w:r>
@@ -4746,51 +4746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="150CF08D"/>
+    <w:nsid w:val="04B22613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4977,51 +4977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-miquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9572-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083798242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203950971" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140580685" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02922901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Andreu Altava" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G005091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04631345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02170467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01208175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00917976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4594" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Hripane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hasquenoph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-5986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987750v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03822159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03818073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987731v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987746v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-miquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9572-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083798242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203950971" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140580685" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Andreu Altava" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02922901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G005091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035934" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04631345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02170467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01208175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00945176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bouadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlos Brandao-Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2013.6564909" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00917976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4594" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Hripane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hasquenoph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-5986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-8900" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-7006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Loscos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-6869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chi Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Duan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070625-5-FR-2916.00061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313702" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-6064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Achaibou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-6279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Casaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-4993" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ouint&#233;ni Ouattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-5410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ghislain Slama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2922" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987731v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987750v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03822159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03818073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02987746v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>