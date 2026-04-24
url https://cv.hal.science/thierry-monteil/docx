--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1070,303 +1070,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">AFIRM: Adaptive forwarding based link recovery for mobility support in NDN/IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.351 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2018.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063758v1</w:t>
+                <w:t xml:space="preserve">hal-01826952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFIRM: Adaptive forwarding based link recovery for mobility support in NDN/IoT networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2018.04.087⟩</w:t>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01826952v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
               </w:r>
@@ -1865,304 +1865,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributed Graph Rewriting for Complex Event Processing Self-Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diameter constrained overlays with faulty links: equilibrium, stability, and upper bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson A. Higashino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luiz F. Bittencourt</w:t>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2967499⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (8), pp.808-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369701v1</w:t>
+                <w:t xml:space="preserve">hal-01902728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diameter constrained overlays with faulty links: equilibrium, stability, and upper bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
+                <w:t xml:space="preserve">Attributed Graph Rewriting for Complex Event Processing Self-Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson A. Higashino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Capretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Luiz F. Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (8), pp.808-812. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.article n° 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2967499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902728v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Semantic Data Interoperability in oneM2M Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Random Graph Model for Diameter-Constrained Topologies in Networked Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zong Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zong Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,520 +6715,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient resource naming for enabling constrained devices in SmartM2M architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Cache Coherence in Machine-to-Machine Information Centric Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, ClearWater Beach, United States. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228304v1</w:t>
+                <w:t xml:space="preserve">hal-01228298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Coherence in Machine-to-Machine Information Centric Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+                <w:t xml:space="preserve">An efficient resource naming for enabling constrained devices in SmartM2M architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Vogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228298v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Secure OM2M Service Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rizzardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Coen-Porisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Self-Aware Internet of Things (SELF-IOT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166052v1</w:t>
+                <w:t xml:space="preserve">hal-01228303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure OM2M Service Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Rizzardi</w:t>
+                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Coen-Porisini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Aware Internet of Things (SELF-IOT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. 6p</w:t>
+              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228303v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domains (SoSyM Abstract)</w:t>
               </w:r>
@@ -7478,51 +7478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecting Information Centric ETSI-M2M systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2M Platform with Autonomic Device Management Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7807,77 +7807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Inception to Execution: Query Management for Complex Event Processing as a Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson A. Higashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Capretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,239 +8423,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00861543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAMESELF: A generic autonomic framework for self-management of distributed systems -Application on the self-configuration of M2M architecture using semantic and ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (IEEE WETICE 2012),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2012.6266968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228322v1</w:t>
+                <w:t xml:space="preserve">hal-01228320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">FRAMESELF: A generic autonomic framework for self-management of distributed systems -Application on the self-configuration of M2M architecture using semantic and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (IEEE WETICE 2012),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2012.6266968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228320v1</w:t>
+                <w:t xml:space="preserve">hal-01228322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la reconfiguration dynamique des architectures logicielles par les grammaires de graphe</w:t>
               </w:r>
@@ -8913,51 +8913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic framework based on decision models for self-management of ubiquitous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,51 +9034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,51 +9164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Create Multi-domains Autonomic Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9655,165 +9655,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite blocking property on translation surfaces</w:t>
+                <w:t xml:space="preserve">The complexity of tangent words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Billiards, Flat Surfaces, and Dynamics on Moduli Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Frankfurt, Germany. pp.1394-1396</w:t>
+              <w:t xml:space="preserve">Words 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804137v1</w:t>
+                <w:t xml:space="preserve">lirmm-00799745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tangent words</w:t>
+                <w:t xml:space="preserve">Finite blocking property on translation surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Words 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.152-157</w:t>
+              <w:t xml:space="preserve">Workshop on Billiards, Flat Surfaces, and Dynamics on Moduli Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Frankfurt, Germany. pp.1394-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00799745v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance the grid accessibility for non-expert users using autonomic computing.</w:t>
               </w:r>
@@ -13363,51 +13363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Bassbouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajdeep Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13472,51 +13472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,51 +14031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09427-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01676509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01826952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NK2K1V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Bittencourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967499" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01902728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530880" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2362676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338570800031X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ihita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vybhav.K. Acharya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likhith Kanigolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sayrol Clols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar P&#233;rez Cambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/conference-9788412322262.1419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Barthelemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01807513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.34" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01380994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Vogli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125363" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sicari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rizzardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coen-Porisini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhraief" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.534" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoarau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261315" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03438692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaydar Nurligareev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferenczi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01287369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547021v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09427-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01676509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01826952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NK2K1V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01902728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Bittencourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967499" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2362676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338570800031X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ihita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vybhav.K. Acharya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likhith Kanigolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sayrol Clols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar P&#233;rez Cambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/conference-9788412322262.1419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Barthelemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01807513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.34" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01380994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Vogli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125363" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sicari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rizzardi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coen-Porisini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhraief" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.534" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoarau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261315" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03438692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaydar Nurligareev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferenczi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01287369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547021v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>