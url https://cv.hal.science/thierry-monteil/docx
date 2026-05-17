--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1070,303 +1070,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFIRM: Adaptive forwarding based link recovery for mobility support in NDN/IoT networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2018.04.087⟩</w:t>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826952v1</w:t>
+                <w:t xml:space="preserve">hal-02063758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">AFIRM: Adaptive forwarding based link recovery for mobility support in NDN/IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.351 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2018.04.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02063758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
               </w:r>
@@ -1480,952 +1480,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid approach for energy aware management of multi-cloud architecture integrating user machines</w:t>
+                <w:t xml:space="preserve">Diameter constrained overlays with faulty links: equilibrium, stability, and upper bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Borgetto</w:t>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Chakode</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-015-9342-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (8), pp.808-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228290v1</w:t>
+                <w:t xml:space="preserve">hal-01902728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Attributed Graph Rewriting for Complex Event Processing Self-Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson A. Higashino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Capretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3), pp.685-705. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.article n° 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-014-0433-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2967499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057731v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Hybrid approach for energy aware management of multi-cloud architecture integrating user machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Chakode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-015-9342-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228274v1</w:t>
+                <w:t xml:space="preserve">hal-01228290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diameter constrained overlays with faulty links: equilibrium, stability, and upper bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3-4), pp.288-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902728v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributed Graph Rewriting for Complex Event Processing Self-Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.article n° 19. </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.685-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2967499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-014-0433-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369701v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Semantic Data Interoperability in oneM2M Standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large electromagnetic simulation by hybrid approach on large-scale parallel computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (13), pp.3184-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228327v1</w:t>
+                <w:t xml:space="preserve">hal-02082699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large electromagnetic simulation by hybrid approach on large-scale parallel computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Towards Semantic Data Interoperability in oneM2M Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (12), pp. 35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3218⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02082699v1</w:t>
+                <w:t xml:space="preserve">hal-01228327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Random Graph Model for Diameter-Constrained Topologies in Networked Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Computational Electromagnetics Society, ACES Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (10)</w:t>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,399 +3679,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correctness and Efficiency Criteria for the Multi-Phase Task Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
+              <w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Modena, Italy. pp.16326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279670v1</w:t>
+                <w:t xml:space="preserve">hal-03707271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4I4U Concept citizen engagement of engineering students and high school students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bruyère</w:t>
+                <w:t xml:space="preserve">5D-IoT, a semantic web based framework for assessing IoT data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Mante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aftab M Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Chaudhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Gangadharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual conference of The European Society for Engineering Education (SEFI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5821/conference-9788412322262.1419⟩</w:t>
+              <w:t xml:space="preserve">37th ACM/SIGAPP Symposium on Applied Computing (SAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.1921-1924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279699v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctness and Efficiency Criteria for the Multi-Phase Task Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Carle</w:t>
+                <w:t xml:space="preserve">4I4U Concept citizen engagement of engineering students and high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sayrol Clols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Mar Pérez Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Modena, Italy. pp.16326, </w:t>
+              <w:t xml:space="preserve">50th Annual conference of The European Society for Engineering Education (SEFI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society For Engineering Education (SEFI), Sep 2022, Barcelona, Spain. pp.1564-1572, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5821/conference-9788412322262.1419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707271v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards avatar-based discovery for IoT services using social networking and clustering mechanisms</w:t>
               </w:r>
@@ -4488,699 +4488,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctness by construction and style preserving reconfigurations of system of systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Eichler</w:t>
+                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652140v1</w:t>
+                <w:t xml:space="preserve">hal-01871088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Management Approach for Dynamic Service Based IoT Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC 2018): Internet of Everything, Data Analytics and Smart Cities (ISNCC-2018 IoE-DASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. 8p</w:t>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Malte, Malta. pp.407-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874447v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDE-OM2M: A framework for the development of IoT applications using the OM2M platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Khadir</w:t>
+                <w:t xml:space="preserve">An Ontology Based Context-Aware Architecture for Smart Campus Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Internet Computing and Internet of Things (ICOMP' 18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel &amp; Distributed Processing with Applications, Ubiquitous Computing &amp; Communications, Big Data &amp; Cloud Computing, Social Computing &amp; Networking, Sustainable Computing &amp; Communications (ISPA/IUCC/BDCloud/SocialCom/SustainCom 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2018, Melbourne, Australia. pp.1056-1063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874998v1</w:t>
+                <w:t xml:space="preserve">hal-03108205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">IDE-OM2M: A framework for the development of IoT applications using the OM2M platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (COOPIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Valette, Malta. 19p</w:t>
+              <w:t xml:space="preserve">19th International Conference on Internet Computing and Internet of Things (ICOMP' 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871055v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+                <w:t xml:space="preserve">Correctness by construction and style preserving reconfigurations of system of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems @ OTM 2018 (CoopIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Malte, Malta. pp.407-425</w:t>
+              <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1680-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635040v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology Based Context-Aware Architecture for Smart Campus Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Autonomic Management Approach for Dynamic Service Based IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Parallel &amp; Distributed Processing with Applications, Ubiquitous Computing &amp; Communications, Big Data &amp; Cloud Computing, Social Computing &amp; Networking, Sustainable Computing &amp; Communications (ISPA/IUCC/BDCloud/SocialCom/SustainCom 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC 2018): Internet of Everything, Data Analytics and Smart Cities (ISNCC-2018 IoE-DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108205v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Scalable Approach for Rule Processing: Computing in the Fog for the SWoT</w:t>
+                <w:t xml:space="preserve">Towards Cooperative Semantic Computing: a Distributed Reasoning approach for Fog-enabled SWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -5198,125 +5207,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (COOPIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Valette, Malta. 19p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI.2018.0-100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871088v1</w:t>
+                <w:t xml:space="preserve">hal-01871055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zong Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,412 +5370,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Checkpointing Strategies for IoT System Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+                <w:t xml:space="preserve">François Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Congress on Modelling and Simulation (MODSIM2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud.2017.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063841v1</w:t>
+                <w:t xml:space="preserve">hal-01807513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Checkpointing Strategies for IoT System Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gene Cooperman</w:t>
+                <w:t xml:space="preserve">Simulating scalable Long Range Wide Area Networks for very low power monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd International Congress on Modelling and Simulation (MODSIM2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Hobart, Australia. pp.797-803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807513v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063812v1</w:t>
+                <w:t xml:space="preserve">hal-01700929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making smart knowledge from not-so-smart data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,73 +5781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Data Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to cache in ICN-based IoT environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5911,189 +5902,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the contributions of the semantic web to the IoT: a unifying vision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web technologies for the Internet of Things (Workshop at ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700929v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
+                <w:t xml:space="preserve">Rôle d'une base de connaissance dans SemIoTics, un système autonome contrôlant un appartement connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -6111,214 +6111,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Pernelle; Sandra Bringay, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467861v1</w:t>
+                <w:t xml:space="preserve">hal-01332442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Scene Management for IoT-based Constrained Devices Using Checkpointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gene Cooperman</w:t>
+                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472756v1</w:t>
+                <w:t xml:space="preserve">hal-01493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-O, a Core-Domain IoT Ontology to Represent Connected Devices Networks</w:t>
+                <w:t xml:space="preserve">Autonomy through knowledge: how IoT-O supports the management of a connected apartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
@@ -6336,406 +6327,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management: 20th International Conference, EKAW 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semantic Web Technologies for the Internet of Things (SWIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467853v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data model for supplying a Data Center with several energy sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+                <w:t xml:space="preserve">IoT-O, a Core-Domain IoT Ontology to Represent Connected Devices Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop WSSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management: 20th International Conference, EKAW 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.561 - 576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380994v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d'une base de connaissance dans SemIoTics, un système autonome contrôlant un appartement connecté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Smart Scene Management for IoT-based Constrained Devices Using Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332442v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">A data model for supplying a Data Center with several energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t>
+              <w:t xml:space="preserve">workshop WSSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493785v1</w:t>
+                <w:t xml:space="preserve">hal-01380994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cache Coherence in Machine-to-Machine Information Centric Networks</w:t>
               </w:r>
@@ -6855,77 +6855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient resource naming for enabling constrained devices in SmartM2M architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Vogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6966,299 +6966,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure OM2M Service Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Sicari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Aware Internet of Things (SELF-IOT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. 6p</w:t>
+              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228303v1</w:t>
+                <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Secure OM2M Service Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rizzardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Coen-Porisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Self-Aware Internet of Things (SELF-IOT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166052v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domains (SoSyM Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,624 +7329,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Inception to Execution: Query Management for Complex Event Processing as a Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson A. Higashino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Capretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Ruiz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Beatriz F. de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2014 IEEE 23rd International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228344v1</w:t>
+                <w:t xml:space="preserve">hal-01021730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecting Information Centric ETSI-M2M systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.465-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937102v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal verification of mobile publish/subscribe machine-to-machine communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile and Multimedia (WOWMOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6919022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M2M Platform with Autonomic Device Management Service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Architecting Information Centric ETSI-M2M systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343324v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Inception to Execution: Query Management for Complex Event Processing as a Service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miriam Capretz</w:t>
+                <w:t xml:space="preserve">M2M Platform with Autonomic Device Management Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhraief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2014 IEEE 23rd International Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021730v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t>
               </w:r>
@@ -7971,51 +7971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Grenoble, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8148,64 +8148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based formalism for Machine-to-Machine self-managed communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,1224 +8272,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Patterns in Integer Discrete Circles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spreading Huge Free Software without Internet Connection via Self-Replicating USB Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.35-46</w:t>
+              <w:t xml:space="preserve">ExtremeCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Eyjafjallajökull, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00799373v1</w:t>
+                <w:t xml:space="preserve">lirmm-00861543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Huge Free Software without Internet Connection via Self-Replicating USB Keys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Patterns in Integer Discrete Circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExtremeCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Eyjafjallajökull, Iceland</w:t>
+              <w:t xml:space="preserve">DGCI: Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00861543v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00799373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">A Framework to Create Multi-domains Autonomic Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Eighth International Conference on Autonomic and Autonomous Systems (ICAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, St. Maarten, Netherlands. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228320v1</w:t>
+                <w:t xml:space="preserve">hal-01228316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAMESELF: A generic autonomic framework for self-management of distributed systems -Application on the self-configuration of M2M architecture using semantic and ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (IEEE WETICE 2012),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">grid’5000 school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nantes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228322v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la reconfiguration dynamique des architectures logicielles par les grammaires de graphe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Architectures Logicielles (CAL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2012.6266968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228323v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures invariantes en dynamique symbolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRAMESELF: A generic autonomic framework for self-management of distributed systems -Application on the self-configuration of M2M architecture using semantic and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole CIMPA, Mathématiques discrètes : aspects combinatoires, dynamiques et algorithmiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bobo-Dioulasso, Burkina Faso</w:t>
+              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (IEEE WETICE 2012),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804130v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointes dans le codage des cercles entiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Hoarau</w:t>
+                <w:t xml:space="preserve">Caractérisation de la reconfiguration dynamique des architectures logicielles par les grammaires de graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'informatique théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence sur les Architectures Logicielles (CAL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805092v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic framework based on decision models for self-management of ubiquitous systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures invariantes en dynamique symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Gadgets Meet Ubiquitous and Social Robots on the Web (Ubirobots'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">Ecole CIMPA, Mathématiques discrètes : aspects combinatoires, dynamiques et algorithmiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bobo-Dioulasso, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228325v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient large electromagnetic problem solving by hybrid TLM and modal approach on grid computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Pointes dans le codage des cercles entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium (IMS2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Montoises d'informatique théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Louvain, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228318v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Modeling of Complex Structures by TLM / Modal Hybrid Approach with Efficient Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Autonomic framework based on decision models for self-management of ubiquitous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Smart Gadgets Meet Ubiquitous and Social Robots on the Web (Ubirobots'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228328v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Create Multi-domains Autonomic Middleware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+                <w:t xml:space="preserve">Electromagnetic Modeling of Complex Structures by TLM / Modal Hybrid Approach with Efficient Parallel Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom Guérout</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Autonomic and Autonomous Systems (ICAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, St. Maarten, Netherlands. 4p</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228316v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Efficient large electromagnetic problem solving by hybrid TLM and modal approach on grid computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">grid’5000 school</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium (IMS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228321v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another definition for digital tangents</w:t>
               </w:r>
@@ -9655,385 +9655,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tangent words</w:t>
+                <w:t xml:space="preserve">Finite blocking property on translation surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Words 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.152-157</w:t>
+              <w:t xml:space="preserve">Workshop on Billiards, Flat Surfaces, and Dynamics on Moduli Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Frankfurt, Germany. pp.1394-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00799745v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite blocking property on translation surfaces</w:t>
+                <w:t xml:space="preserve">The complexity of tangent words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Billiards, Flat Surfaces, and Dynamics on Moduli Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Frankfurt, Germany. pp.1394-1396</w:t>
+              <w:t xml:space="preserve">Words 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804137v1</w:t>
+                <w:t xml:space="preserve">lirmm-00799745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enhance the grid accessibility for non-expert users using autonomic computing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed electromagnetic analysis of reflectarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid'5000 Spring School Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Applied Computational Electromagnetics Society, ACES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657009v1</w:t>
+                <w:t xml:space="preserve">hal-00656950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed electromagnetic analysis of reflectarrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to enhance the grid accessibility for non-expert users using autonomic computing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Applied Computational Electromagnetics Society, ACES'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">Grid'5000 Spring School Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656950v1</w:t>
+                <w:t xml:space="preserve">hal-00657009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending TUNe for autonomous management of QoS at application and network levels.</w:t>
               </w:r>
@@ -10123,103 +10123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission-Line Modeling Computational Electromagnetics On Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Present challenges in computational electromagnetics: complexity management, multi-scales, multi-physics, uncertainty management, statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10482,64 +10482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPDC Workshop Challenges of Large Applications in Distributed Environments (CLADE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t>
@@ -10571,640 +10571,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Complexity of Infinite Permutations to the Profile of Bichains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of micro electro-mechanical systems (MEMS) on Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miegemolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROGICS'08: International Conference on Relations, Orders and Graphs: Interaction with Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECPAR'08 : 8th International Meeting High Performance Computing for Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00434328v1</w:t>
+                <w:t xml:space="preserve">hal-00691974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of micro electro-mechanical systems (MEMS) on Grid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Complexity of Infinite Permutations to the Profile of Bichains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECPAR'08 : 8th International Meeting High Performance Computing for Computational Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROGICS'08: International Conference on Relations, Orders and Graphs: Interaction with Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mahdia, Tunisia. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691974v1</w:t>
+                <w:t xml:space="preserve">lirmm-00434328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités du concept de grille de calcul pour la simulation électromagnétique de micro-systèmes complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic model for grid resource sharing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miegemolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007 : 15èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Grid Computing &amp; Applications, GCA'07, WORLDCOMP'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691965v1</w:t>
+                <w:t xml:space="preserve">hal-00656926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Simulation of MEMS-Controlled Reflectarrays based on SCT in Grid Environment</w:t>
+                <w:t xml:space="preserve">Etude des potentialités du concept de grille de calcul pour la simulation électromagnétique de micro-systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Deunneulin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS-07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2007 : 15èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684860v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic model for grid resource sharing.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic Simulation of MEMS-Controlled Reflectarrays based on SCT in Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deunneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Grid Computing &amp; Applications, GCA'07, WORLDCOMP'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS-07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2007.4395427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656926v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of MPI parallel applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miegemolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miegemolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12046,51 +12046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12180,51 +12180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12390,291 +12390,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Liquori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bob Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI Technical Specification 103840</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.29</w:t>
+              <w:t xml:space="preserve">ETSI Technical Report 103839</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229478v1</w:t>
+                <w:t xml:space="preserve">hal-04229449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Liquori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Flynn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI Technical Report 103839</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.34</w:t>
+              <w:t xml:space="preserve">ETSI Technical Specification 103840</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229449v1</w:t>
+                <w:t xml:space="preserve">hal-04229478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12756,171 +12756,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic approach for graph-based description of dynamically reconfigurable architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Data Quality Assessment in IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674092v1</w:t>
+                <w:t xml:space="preserve">hal-05601957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generic approach for graph-based description of dynamically reconfigurable architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling Constrained Dynamic Software Architecture with Attributed Graph Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,51 +13016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12982,51 +13070,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de services d'intelligence artificielle distribués sur une architecture IoT fog sous des contraintes de qualité de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rodez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13048,735 +13136,735 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université toulouse 3 Paul Sabatier. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA SCIENCE OUVERTE : STRATÉGIE DE L’INSA TOULOUSE 2021-2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSA TOULOUSE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for RDFizing semi-structured data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noorani Bakerally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21063, IRIT - Institut de Recherche en Informatique de Toulouse; LAAS-CNRS; Orange labs Meylan. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic interoperability for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Murdock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louay Bassbouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Nokia Bell Labs [Paris Saclay] (Nokia); Institut de Recherche en Informatique de Toulouse (CNRS : UMR5505; INPT de Toulouse; Universités de Toulouse I, II et III); Rockwell automation (.); FESTO (.); Landis+Gyr (Toshiba); IoTecha (.); National Institute of Standards and Technology [Gaithersburg] (Agency of the U.S. Department of Commerce); Comcast (.); Orange Labs [Issy les Moulineaux] (France Télécom); InterDigital Communications (.); Honeywell Process Solutions (Honeywell International Inc.); World Wide Web Consortium (.); British Telecom Research &amp; Technology (British Telecom); Intel corporation [USA] (Intel corporation); Huawei Technologies [Nanjing] (Huawei Technologies Co. Ltd.); Krypton Brothers (.); EURECOM [Sophia Antipolis] (Institut Mines-Télécom); Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); LG Group (.); Ericsson Research (Ericsson ); Insight Centre for Data Analytics [Galway] (National University of Ireland Galway (NUIG)); Senslytics (Senslytics Corporation); Network Research Division, NEC Laboratories Europe (NEC Europe Ltd.); Sensinov (.); Huawei Technologies [San Francisco] (Huawei Technologies Co. Ltd.); Department of Computer Science [Binghamton] (Binghamton University); TNO [Netherlands] (.); Telecom Orange (.); Laboratoire d'analyse et d'architecture des systèmes (CNRS (UPR8001)-Université Toulouse 3-INPT-Institut National des Sciences Appliquées de Toulouse); OpenDOF (Panasonic); Deutsche Telekom Laboratories (Deutsche Telekom); Schneider Electric (.). 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Driven Networking in Dynamic Environments. Etat de l'art : SDN, virtualisation réseau et DDS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correctness by Construction and Style Preserving Reconfigurations of Distributed Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-01762591v1</w:t>
+                <w:t xml:space="preserve">hal-01021350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctness by Construction and Style Preserving Reconfigurations of Distributed Systems.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Application Driven Networking in Dynamic Environments. Etat de l'art : SDN, virtualisation réseau et DDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021350v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination dans les billards polygonaux et dynamique symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de la Méditerranée, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01287369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13786,105 +13874,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cluster à la grille sous l'angle de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse - INPT, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14031,51 +14119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09427-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01676509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01826952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NK2K1V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01902728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Bittencourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967499" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2362676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338570800031X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ihita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vybhav.K. Acharya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likhith Kanigolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sayrol Clols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar P&#233;rez Cambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/conference-9788412322262.1419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Barthelemy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01807513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.34" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01380994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Vogli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125363" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sicari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rizzardi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coen-Porisini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhraief" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.534" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoarau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261315" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03438692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaydar Nurligareev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferenczi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01287369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547021v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-024-09427-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01676509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01826952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NK2K1V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01902728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Bittencourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2362676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338570800031X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Amal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ihita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vybhav.K. Acharya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likhith Kanigolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab M Hussain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Chaudhari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gangadharan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507234" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sayrol Clols" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar P&#233;rez Cambra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/conference-9788412322262.1419" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.0-100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Barthelemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00158" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01807513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.34" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467853v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01380994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Vogli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125363" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sicari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rizzardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coen-Porisini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhraief" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.534" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoarau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261315" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iswc2016.semanticweb.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03438692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaydar Nurligareev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferenczi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161922v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Murdock" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bassbouss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Bhowmik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01287369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>