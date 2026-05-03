--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -2361,277 +2361,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD7A38E"/>
+    <w:nsid w:val="18585DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ksi&#261;&#380;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Goulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Mizgalska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez-Banqueri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04166a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodys Lenga Ma Bonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kryza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Juliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2015-0254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me T.J. Nicol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cazal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bolzec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ksi&#261;&#380;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Goulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Mizgalska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez-Banqueri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04166a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodys Lenga Ma Bonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kryza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Juliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2015-0254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me T.J. Nicol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cazal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bolzec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>