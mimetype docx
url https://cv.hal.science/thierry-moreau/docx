--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2361,277 +2361,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18585DA6"/>
+    <w:nsid w:val="EF98F90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ksi&#261;&#380;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Goulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Mizgalska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez-Banqueri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04166a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodys Lenga Ma Bonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kryza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Juliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2015-0254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me T.J. Nicol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cazal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bolzec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ksi&#261;&#380;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Goulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Mizgalska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez-Banqueri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04166a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodys Lenga Ma Bonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Attucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kryza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Juliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2015-0254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me T.J. Nicol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cazal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bolzec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila M. Nobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04156.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>