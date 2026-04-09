--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -453,295 +453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
+                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Karl</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411007v2</w:t>
+                <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
+                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Habib</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">David M Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Fakhri</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553426v1</w:t>
+                <w:t xml:space="preserve">hal-05411007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
               </w:r>
@@ -980,563 +980,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
+                <w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Messié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">R. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Aldebert</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
+                <w:t xml:space="preserve">C. Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434325v1</w:t>
+                <w:t xml:space="preserve">hal-02557506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pagès</w:t>
+                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Alain Deverneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), pp.21391-21406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064361v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pagès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Dutay</w:t>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.e2019GL085282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557506v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Deverneil</w:t>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (15), pp.21391-21406. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150340v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical controls of surface ocean phosphate</w:t>
               </w:r>
@@ -1650,1419 +1650,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790780v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790785v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988473v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain De-Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,77 +3122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,64 +3226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,1251 +3337,1251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381798v1</w:t>
+                <w:t xml:space="preserve">hal-01393465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2803-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393465v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (9), pp.2803-2814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela N. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah E. Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Alfredo Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381792v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela N. Knapp</w:t>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah E. Fawcett</w:t>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Martinez-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443230v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
+                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guyennon</w:t>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baklouti</w:t>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345570v1</w:t>
+                <w:t xml:space="preserve">hal-01207882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207882v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790796v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">M Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">J. Palmiéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hélias</w:t>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231737v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,77 +4792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of anticyclonic eddies on the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,174 +5114,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mauriac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687681v1</w:t>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5367,573 +5397,543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (12), pp.3733-3745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-3733-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tanaka</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Thingstad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760568v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Norkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6010,51 +6010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6274,77 +6274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behrenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Westberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (11), pp.3423-3439. </w:t>
@@ -6555,77 +6555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,1003 +6800,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton in the ocean use non-phosphorus lipids in response to phosphorus scarcity</w:t>
+                <w:t xml:space="preserve">Carbon and phosphate incorporation rates of microbial assemblages in contrasting environments in the Southeast Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin van Mooy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07659⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163908v1</w:t>
+                <w:t xml:space="preserve">hal-02163896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and phosphate incorporation rates of microbial assemblages in contrasting environments in the Southeast Pacific</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytoplankton in the ocean use non-phosphorus lipids in response to phosphorus scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Fredricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Pedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Dyhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 458 (7234), pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163896v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alarcón</w:t>
+                <w:t xml:space="preserve">O. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330710v1</w:t>
+                <w:t xml:space="preserve">hal-00330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. S. van Mooy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duhamel</w:t>
+                <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330337v1</w:t>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. S. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-95-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330336v1</w:t>
+                <w:t xml:space="preserve">hal-00330337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Obernosterer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Ulloa</w:t>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-95-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330340v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bruyant</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Prášil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (4), pp.2407-2440</w:t>
@@ -7825,103 +7825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Mooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t>
@@ -8075,51 +8075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-labeling method for the simultaneous measurement of dissolved inorganic carbon and phosphate uptake by marine planktonic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,406 +8173,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Re-examination of the MAGIC method to determine low orthophosphate concentration in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 548 (1-2), pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+                <w:t xml:space="preserve">hal-02179282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examination of the MAGIC method to determine low orthophosphate concentration in seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
+                <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 548 (1-2), pp.174-182. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.05.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02179282v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hera Karayanni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Denis</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780276v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate availability controls Trichodesmiumspp.biomass in the SW Pacific Ocean</w:t>
               </w:r>
@@ -8597,51 +8597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8839,64 +8839,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of phosphate availability in the SW Pacific Ocean near New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N van den Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8956,90 +8956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (5-6), pp.629-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9175,733 +9175,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Dolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Tron Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlotti</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Plounevez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Slawyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49 (7), pp.1217-1232. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075129v1</w:t>
+                <w:t xml:space="preserve">hal-01780324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+                <w:t xml:space="preserve">Phosphate in the sediments of the Gulf of Lions (NW Mediterranean Sea), relationship with input by the river Rhone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van den Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 472 (1/3), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016308931115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780335v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780324v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate in the sediments of the Gulf of Lions (NW Mediterranean Sea), relationship with input by the river Rhone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Primary production, carbon export and nutrients availability in western and eastern Mediterranean Sea in early summer 1996 (MINOS cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1016308931115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179222v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary production, carbon export and nutrients availability in western and eastern Mediterranean Sea in early summer 1996 (MINOS cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Plounevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33-34, pp.273-288. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (7), pp.1217-1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00062-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075135v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early spring phosphorus limitation of primary productivity in a NW Mediterranean coastal zone (Gulf of Lions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 211, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9998,307 +9998,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Stoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dandonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (C2), pp.3323-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JC02713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178948v1</w:t>
+                <w:t xml:space="preserve">hal-00153958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dandonneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 322 (8), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98JC02713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00153958v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen uptake and export in the equatorial Pacific at 150øW: Evidence of an efficient regenerated production cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Slawyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,51 +10306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyahia Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coatanoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (C2), pp.3341 - 3356. </w:t>
@@ -10400,51 +10400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of phosphate concentration in a high rate pond by precipitation of calcium phosphate: Theoretical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10740,51 +10740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86B9F1DC"/>
+    <w:nsid w:val="1889D3E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10971,51 +10971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>