--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -453,295 +453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
+                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Habib</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">David M Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Fakhri</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553426v1</w:t>
+                <w:t xml:space="preserve">hal-05411007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
+                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Karl</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411007v2</w:t>
+                <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
               </w:r>
@@ -1120,77 +1120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,995 +1650,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Angela Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Kelly Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-01790780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790785v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790780v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,90 +2711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ann Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,77 +2992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain De-Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E. Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,1021 +4919,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Influence of anticyclonic eddies on the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (10), pp.3817-3825. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (10), pp.3827 - 3855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3817-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3827-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285203v1</w:t>
+                <w:t xml:space="preserve">hal-01790809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anticyclonic eddies on the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM cruise)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (10), pp.3827 - 3855. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (10), pp.3817-3825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3827-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3817-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790809v1</w:t>
+                <w:t xml:space="preserve">hal-01285203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+                <w:t xml:space="preserve">hal-00724468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradients in intact polar diacylglycerolipids across the Mediterranean Sea are related to phosphate availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Popendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (12), pp.3733-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3733-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724468v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients in intact polar diacylglycerolipids across the Mediterranean Sea are related to phosphate availability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Courties</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (12), pp.3733-3745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3733-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790825v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760568v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-00687681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687681v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Norkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,559 +6004,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring phytoplankton carbon and eco-physiological rates from diel cycles of spectral particulate beam-attenuation coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">G. Dall'Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Karl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behrenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Westberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.3423-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3423-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697624v1</w:t>
+                <w:t xml:space="preserve">hal-02163861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated survey of elemental stoichiometry (C, N, P) from the western to eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (4), pp.883-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-883-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9, pp.443-453. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring phytoplankton carbon and eco-physiological rates from diel cycles of spectral particulate beam-attenuation coefficient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Boss</w:t>
+                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behrenfeld</w:t>
+                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Westberry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (11), pp.3423-3439. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.1244-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3423-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163861v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
               </w:r>
@@ -8075,51 +8075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-labeling method for the simultaneous measurement of dissolved inorganic carbon and phosphate uptake by marine planktonic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,406 +8173,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examination of the MAGIC method to determine low orthophosphate concentration in seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.05.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179282v1</w:t>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Denis</w:t>
+                <w:t xml:space="preserve">Re-examination of the MAGIC method to determine low orthophosphate concentration in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 548 (1-2), pp.174-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780276v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate availability controls Trichodesmiumspp.biomass in the SW Pacific Ocean</w:t>
               </w:r>
@@ -8597,51 +8597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Merien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), </w:t>
@@ -9175,406 +9175,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780324v1</w:t>
+                <w:t xml:space="preserve">hal-01780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate in the sediments of the Gulf of Lions (NW Mediterranean Sea), relationship with input by the river Rhone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tron Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slawyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1016308931115⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179222v1</w:t>
+                <w:t xml:space="preserve">hal-01780324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+                <w:t xml:space="preserve">Phosphate in the sediments of the Gulf of Lions (NW Mediterranean Sea), relationship with input by the river Rhone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van den Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 472 (1/3), pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1016308931115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780335v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary production, carbon export and nutrients availability in western and eastern Mediterranean Sea in early summer 1996 (MINOS cruise)</w:t>
               </w:r>
@@ -9998,277 +9998,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Stoens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/98JC02713⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 322 (8), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153958v1</w:t>
+                <w:t xml:space="preserve">hal-02178948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Dandonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (C2), pp.3323-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JC02713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178948v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen uptake and export in the equatorial Pacific at 150øW: Evidence of an efficient regenerated production cycle</w:t>
               </w:r>
@@ -10306,51 +10306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyahia Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coatanoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (C2), pp.3341 - 3356. </w:t>
@@ -10740,51 +10740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1889D3E4"/>
+    <w:nsid w:val="53304143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10971,51 +10971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>