--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -285,51 +285,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -453,161 +453,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
+                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutrient Distribution and Fluxes at Regional and Fine Scales: A Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">A. Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">A. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Karl</w:t>
+                <w:t xml:space="preserve">A. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">P. Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">L. Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL120726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411007v2</w:t>
+                <w:t xml:space="preserve">hal-05627688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
@@ -721,9958 +721,10092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacqué</w:t>
+                <w:t xml:space="preserve">David M Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272769v1</w:t>
+                <w:t xml:space="preserve">hal-05411007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Marie Jacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pagès</w:t>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richon</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Dutay</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557506v1</w:t>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">R. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Deverneil</w:t>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150340v1</w:t>
+                <w:t xml:space="preserve">hal-02557506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clement Aldebert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deverneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), pp.21391-21406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434325v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ayache</w:t>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.e2019GL085282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064361v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical controls of surface ocean phosphate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Fu</w:t>
+                <w:t xml:space="preserve">Rémi Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Boyd</w:t>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuh-Ling Chen</w:t>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaax0341. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax0341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463150v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
+                <w:t xml:space="preserve">Biogeochemical controls of surface ocean phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Knapp</w:t>
+                <w:t xml:space="preserve">Adam Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Mccabe</w:t>
+                <w:t xml:space="preserve">Michael Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Weiwei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuh-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaax0341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790780v1</w:t>
+                <w:t xml:space="preserve">hal-02463150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790785v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988473v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3471-2017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634495v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain De-Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3207-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.3471-3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3471-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621976v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1619514114⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3207-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621724v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (14), pp.E2800 - E2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1619514114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393465v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (9), pp.2803-2814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2803-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381792v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443230v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rahav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Angela N. Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+                <w:t xml:space="preserve">Sarah E. Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381798v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymer particles (TEP) during the VAHINE mesocosm experiment in the New Caledonian lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1237-1247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (12), pp.3793-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3793-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207882v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Vertical partitioning of phosphate uptake among picoplankton groups in the low Pi Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1237-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790796v1</w:t>
+                <w:t xml:space="preserve">hal-01207882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231737v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baklouti</w:t>
+                <w:t xml:space="preserve">H Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Palmiéri</w:t>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+                <w:t xml:space="preserve">S Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345570v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">A Guyennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hamersley</w:t>
+                <w:t xml:space="preserve">M Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palmiéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163828v1</w:t>
+                <w:t xml:space="preserve">hal-01345570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordi Salat</w:t>
+                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+                <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobo Martin</w:t>
+                <w:t xml:space="preserve">Robert Hamersley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168554v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
+                <w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dekaezemacker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bressac</w:t>
+                <w:t xml:space="preserve">Jordi Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gbc.20063⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163842v1</w:t>
+                <w:t xml:space="preserve">hal-01168554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anticyclonic eddies on the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3827-2012⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.768-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gbc.20063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790809v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Influence of anticyclonic eddies on the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (10), pp.3817-3825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3817-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (10), pp.3827 - 3855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3827-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285203v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Biogeochemistry from the Oligotrophic to the Ultraoligotrophic Mediterranean (BOUM) experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (10), pp.3817-3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3817-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724468v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients in intact polar diacylglycerolipids across the Mediterranean Sea are related to phosphate availability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (12), pp.3733-3745. </w:t>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3733-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790825v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Gradients in intact polar diacylglycerolipids across the Mediterranean Sea are related to phosphate availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Popendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (12), pp.3733-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3733-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760568v1</w:t>
+                <w:t xml:space="preserve">hal-01790825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-limited or N and P co-limited indications in the surface waters of three Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Thingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (2), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-7-8143-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687681v1</w:t>
+                <w:t xml:space="preserve">hal-00760568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688006v1</w:t>
+                <w:t xml:space="preserve">hal-00687681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring phytoplankton carbon and eco-physiological rates from diel cycles of spectral particulate beam-attenuation coefficient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Boss</w:t>
+                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behrenfeld</w:t>
+                <w:t xml:space="preserve">K. Norkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Westberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Courties</w:t>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kheireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (11), pp.3423-3439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3423-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163861v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated survey of elemental stoichiometry (C, N, P) from the western to eastern Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring phytoplankton carbon and eco-physiological rates from diel cycles of spectral particulate beam-attenuation coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Oriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">G. Dall'Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Falco</w:t>
+                <w:t xml:space="preserve">E. Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behrenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Westberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (4), pp.883-899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-883-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.3423-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3423-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016511v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Integrated survey of elemental stoichiometry (C, N, P) from the western to eastern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.883-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-883-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707511v1</w:t>
+                <w:t xml:space="preserve">hal-02016511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Improved methodology to measure taxon-specific phosphate uptake in live and unfiltered samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697624v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of alkaline phosphatase activity in the North and South Pacific Subtropical Gyres: Implications for phosphorus cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.1244-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.4.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700258v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of particulate beam attenuation and backscattering coefficients in diverse open ocean environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Y. Crombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Behrenfeld</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.015419⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163883v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and phosphate incorporation rates of microbial assemblages in contrasting environments in the Southeast Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Coherence of particulate beam attenuation and backscattering coefficients in diverse open ocean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Westberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Behrenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07765⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (15), pp.15419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.015419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163896v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton in the ocean use non-phosphorus lipids in response to phosphorus scarcity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon and phosphate incorporation rates of microbial assemblages in contrasting environments in the Southeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Karl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 458 (7234), pp.69-72. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375, pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature07659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps07765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02163908v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Phytoplankton in the ocean use non-phosphorus lipids in response to phosphorus scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Mooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Obernosterer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duhamel</w:t>
+                <w:t xml:space="preserve">Helen Fredricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ulloa</w:t>
+                <w:t xml:space="preserve">Byron Pedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Dyhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 458 (7234), pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330340v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330337v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Phospholipid synthesis rates in the eastern subtropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. S. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.133-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330336v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-95-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330710v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330253v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Mooy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.2407-2440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330331v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for nanomolar determination of silicic acid in seawater</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Mooy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.01.055⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02179303v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-labeling method for the simultaneous measurement of dissolved inorganic carbon and phosphate uptake by marine planktonic species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A new method for nanomolar determination of silicic acid in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lom.2006.4.416⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 587 (2), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179297v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A dual-labeling method for the simultaneous measurement of dissolved inorganic carbon and phosphate uptake by marine planktonic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (11), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2006.4.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+                <w:t xml:space="preserve">hal-02179297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examination of the MAGIC method to determine low orthophosphate concentration in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 548 (1-2), pp.174-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2005.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ciliated protozoa and heterotrophic nanoflagellates on the fate of primary production in NE Atlantic Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C07S15), pp.7 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JC002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate availability controls Trichodesmiumspp.biomass in the SW Pacific Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps297015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179208v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphate availability controls Trichodesmiumspp.biomass in the SW Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Ras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Nathalie van den Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Beker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002634⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 297, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps297015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179249v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of phosphate availability in the SW Pacific Ocean near New Caledonia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubert Le Bouteiller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Merien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps268001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179231v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of phosphate availability in the SW Pacific Ocean near New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N van den Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 268, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702539v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166835v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5-6), pp.629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01780335v1</w:t>
+                <w:t xml:space="preserve">hal-00166835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tron Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Slawyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate in the sediments of the Gulf of Lions (NW Mediterranean Sea), relationship with input by the river Rhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van den Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 472 (1/3), pp.85-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1016308931115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary production, carbon export and nutrients availability in western and eastern Mediterranean Sea in early summer 1996 (MINOS cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Longitudinal and Vertical Trends of Bacterial Limitation by Phosphorus and Carbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Souvemerzoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00062-3⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.119 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-0038-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02075135v1</w:t>
+                <w:t xml:space="preserve">hal-01780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Primary production, carbon export and nutrients availability in western and eastern Mediterranean Sea in early summer 1996 (MINOS cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33-34, pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00062-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02075129v1</w:t>
+                <w:t xml:space="preserve">hal-02075135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early spring phosphorus limitation of primary productivity in a NW Mediterranean coastal zone (Gulf of Lions)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">J.R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Plounevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps211051⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (7), pp.1217-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061973v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle biogéochimique du phosphate : rôle dans le contrôle de la production planctonique et conséquences sur l'exportation de carbone de la couche éclairée vers l'océan profond.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Early spring phosphorus limitation of primary productivity in a NW Mediterranean coastal zone (Gulf of Lions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 211, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps211051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179134v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cycle biogéochimique du phosphate : rôle dans le contrôle de la production planctonique et conséquences sur l'exportation de carbone de la couche éclairée vers l'océan profond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (4), pp.643-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178948v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (C2), pp.3323-3339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/98JC02713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen uptake and export in the equatorial Pacific at 150øW: Evidence of an efficient regenerated production cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1998JC900004⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 322 (8), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178936v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of phosphate concentration in a high rate pond by precipitation of calcium phosphate: Theoretical and experimental results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Gal</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen uptake and export in the equatorial Pacific at 150øW: Evidence of an efficient regenerated production cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Halouani</w:t>
+                <w:t xml:space="preserve">Gerd Slawyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Picot</w:t>
+                <w:t xml:space="preserve">Benyahia Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bontoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Coatanoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 26 (11), pp.1445-1450. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (C2), pp.3341 - 3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0043-1354(92)90063-A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1998JC900004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075119v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decrease of phosphate concentration in a high rate pond by precipitation of calcium phosphate: Theoretical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 26 (11), pp.1445-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0043-1354(92)90063-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes de mesure de flux de nutriments à l'interface eau-sédiment:méthode des peepers et méthode des chambres benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 313, pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10740,51 +10874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53304143"/>
+    <w:nsid w:val="BC35FA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10971,51 +11105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-moutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1297-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188606645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mio.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-amu.fr/2018-2019/ME3SVT-PRSVT3AD.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pytheas.univ-amu.fr/spip.php?rubrique61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thierry-moutin.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jo&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doglioli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buniak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL120726" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Martiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuh-Ling Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3793-2016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Talarmin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1237-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3827-2012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3817-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popendorf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3733-2011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Thingstad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-7-8143-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behrenfeld" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Westberry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3423-2011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016511v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-883-2011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.443" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697624v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.4.1244" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Westberry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrenfeld" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015419" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07765" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Mooy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fredricks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Pedler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Dyhrman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07659" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M2RSSSB7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330337v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. S. van Mooy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179303v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.01.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGL0L071-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.05.071" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL254T2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780276v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002602" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N van den Broeck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps268001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179222v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016308931115" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25053A8F944C1BB369A4D2841D546B9CBD2DC33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souvemerzoglou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-0038-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1102A7EC9EB6C177393930625DA2AE331D849241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00062-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G2C1F12-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Slawyk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Boudjellal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coatanoan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JC900004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFGPJ230-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Halouani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontoux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(92)90063-A" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVDG519V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mass&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>