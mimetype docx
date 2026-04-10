--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1063,645 +1063,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Colin</w:t>
+                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+                <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactational exposure of mice to low levels of non-dioxin-like polychlorinated biphenyls increases susceptibility to neuronal stress at a mature age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
+                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Soulimani</w:t>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575678v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">Lactational exposure of mice to low levels of non-dioxin-like polychlorinated biphenyls increases susceptibility to neuronal stress at a mature age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Soulimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.314 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594183v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Gregory</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602012v1</w:t>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for oxidative stress in the cerebellar tissues or cells of juvenile male mice exposed via lactation to the 6 non-dioxin-like PCBs at levels below the regulatory safe limits for humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 245, pp.7-14. </w:t>
@@ -1733,295 +1733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic production of bioactive docosahexaenoic acid phenolic ester</w:t>
+                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed H. Roby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Anthony Pincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo H. Alves Da Silva</w:t>
+                <w:t xml:space="preserve">Julie C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 171, pp.397-404. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267210v1</w:t>
+                <w:t xml:space="preserve">hal-01575780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
+                <w:t xml:space="preserve">Enzymatic production of bioactive docosahexaenoic acid phenolic ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pincon</w:t>
+                <w:t xml:space="preserve">Mohamed H. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie H. Thomas</w:t>
+                <w:t xml:space="preserve">Layal Dahdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+                <w:t xml:space="preserve">Vanessa C. de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C. Colin</w:t>
+                <w:t xml:space="preserve">Paulo H. Alves Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575780v1</w:t>
+                <w:t xml:space="preserve">hal-01267210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and monitoring the effects on the central nervous system of a chronic exposure to low dose of pollutants: an innovative strategy with first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,51 +3157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRE mice exhibit hyperactive and impulsive behavior affecting their learning and retention performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. Roby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. de Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. Alves Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Froment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untereiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989NAN10023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. de Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. Alves Da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Froment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untereiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989NAN10023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>