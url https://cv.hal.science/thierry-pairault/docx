--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Pairault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4995-6228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050853740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perroux et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (4), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.208.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Chine : des ressources naturelles, des marchés et des votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekou : aux origines des zones économiques spéciales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1er semestre | Spring 2023 (34), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des pays de l'UEMOA à l'égard de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sino-ivoiriennes : le ressenti et l’observé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 271-272 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.271.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et sa dette « chinoise » au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Bachelorhood in Poverty-stricken and High Sex Ratio Settings: An Exploratory Study in Rural Shaanxi, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giovanna Merli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Angeloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The China Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.990-1017. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305741019000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yifu, l’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.14529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Un Maghreb qui se cherche, 2018/3-4 (237-238), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : un fournisseur de marchandises et un prestataire de services plutôt qu’un investisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), https://www.ictsd.org/bridges-news/passerelles/news/la-chine-en-afrique-un-fournisseur-de-marchandises-et-un-prestataire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Goods Supplier, Service Provider rather than Investor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridges Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233-234, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.233.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace géographique et société marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Afrique maritime, 25-26, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation : l’insertion de la filière automobile chinoise en Algérie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au Maghreb : de l’esprit de Bandung à l’esprit du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lectures institutionnalistes de la Chine, 21 (1er semestre / Spring)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : quelle industrialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le nouveau partage (économique) du monde : Économie et géopolitique II, 47 (2), pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les Objectifs du Millénaire pour le développement et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese direct investment in Africa. A state strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-2013 (2), pp.259-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">訪法國社會經濟學家裴天士博士</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">巴黎視野</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chinoises sous la tutelle directe du gouvernement illustrées par leur investissement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1er semestre / Spring 2013 (13), 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiver 2012 (214), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escapade brazzavilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.205-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffres du commerce et de l'investissement sino-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Colors of Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois et la recherche sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité vs protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.225-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : Solidarité intergénérationnelle et piété filiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affairisme : hypostase des relations sino-malgaches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diangdang lilü yu hangye daode&amp;quot; [Prêt sur gage, taux d'intérêt et morale]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化學刊 Wenhua xuekan [Culture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres de l'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dounia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Septembre 2010 (3), pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diandang liü yu hangye daode (Prêt sur gage, taux d'intérêt et morale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">金融博览 Jinrong bolan [Financial Digest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance en Chine et en Inde : une &amp;quot; discipline &amp;quot; diversement appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 -- 1er semestre 2010, pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'APGH Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes chinoises, patrimoine et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études françaises (Faguo yanjiu -- Wuhan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Microfinance : une “discipline” diversement accueillie en Chine et en Inde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des investissements directs étrangers entrants et sortants en Chine : une appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est-il dans le prêt? Non, semble-t-on répondre de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et formation en Chine : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34(2) (134), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illusion confucéenne ou l'impensée économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture paru dans la revue Annales HSS, 61(6), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (6), pp.1509-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie chinoise : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong minjian jinrong zuzhi dao zhenggui jinrong jigou -- Tan Taiwan zhongxiao qiye rongzi zhi wenti (De structures informelles de financement à des institutions formelles de financement -- Étude du financement des PME à Taiwan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongyue luncong (Dong Yue Tribune)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (155 (2005/5)), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Sun Dawu : codification des droits réels et microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (128 (2004/4)), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement économique et financement des PME à Taiwan des années 1950 aux années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXIV, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de propriété et réforme du secteur d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1-2), pp.3-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions chinoises : industrialisation inégale, développements divergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (147), pp.549-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (deuxième partie) : formes et mécanismes tontiniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (2), pp.75-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (première partie) : de la France à la Chine en passant par la Cochinchine et autres lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (1), pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des expressions chinoises désignant ou se rapportant à des tontines d'épargne et de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, XVIII (2), pp.247-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956, retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VI (1), pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues ans Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 23 (7), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956. Retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (1), pp.59-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952-1985 : Quelle croissance ? Quel développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XXVIII (198), pp.952-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement au Hunan, 1952-1982 : un exemple d'analyse factorielle des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, IV (2), pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Market Mechanism: A Controversial Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 11 (8), pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de la valeur en Chine : Aspects théoriques, pratiques et politiques actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 32 (6), pp.1041-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la gestion de l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 12 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de l'administration économique socialiste en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, XXII (86), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux d'infrastructure des champs et lutte au sommet en Chine depuis la mort de Mao Zedong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Londes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 29/30, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique économique chinoise du 1er plenum du XIe congrès (août 1977) à la veille du 3e plenum (décembre 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 10 (3), pp.91-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations du commerce extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Après Mao, La Chine (132), pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de Tachai et développement économique en Chine : la Conférence nationale de l'automne 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 8, pp.467-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachai 1945-1975 : un village modèle vu de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 11, pp.162-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité rurale en Chine de la Libération à la conférence de Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 2, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'affirmation africaine d’une souveraineté économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les souverainetés économique et militaire face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Nantes (France), Laval (Canada) et Ho Chi Minh Ville (Vietnam), Apr 2025, Tours et Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Workshop en économie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université U. Omar Bongo, Libreville; Université du Luxembourg, Mar 2025, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course aux ports en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des études africaines en France (REAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nids pour le phénix : L’Afrique et les zones économiques spéciales « chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop en économie du développement : « Politiques publiques de développement dans les pays d’Afrique subsaharienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Association Tiers-Monde, Université Alasasane Ouattara, Mar 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the New Silk Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le FOCAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Présences chinoises"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Aurégan, Thierry Pairault et Jean-Jacques Gabas, Dec 2018, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Lin Yifu : L’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées du développement de l’Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct de la Chine en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre internationale de Dakhla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERD; AIFIE, May 2014, Dakhla, Maroc. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the best of China to promote its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BRICS Countries: International Instability, Growth Trajectories and Structural Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia; BRIC Seminar (EHESS-Fondation Maison des Sciences de l'Homme, Paris); CEMAFI International (France), Oct 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois et l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation afro-asiatique 55 ans après la conférence de Bandung 1955 : Perspective historique, culturelle, politique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois à l'étranger et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées scientifiques de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine entre investissement entrant et investissement sortant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace économique des femmes : dé-siniser les Chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'études minjian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Louis, Sénégal. pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises et leur argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges des l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE DU COLLÈGE DE FRANCE À L'ÉTRANGER (Bruxelles): Un monde meilleur pour tous : projet réaliste ou insensé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. http://www.college-de-france.fr/audio/colbrux/0903pairau.MP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2024, Les Afriques de demain, Driss Guerraoui et Alioune Sall, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences économiques chinoises en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24871-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie. Approches socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benlakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak Adel; Thierry Pairault; Fatiha Talahite. MA Éditions-ESKA, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve Éditions, pp.256, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques populaires et microfinancières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAC /AUF, pp.114, 2009, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite introduction à l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines/Agence universitaire de la Francophonie, pp.119, 2008, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.162, 1998, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan comptable des entreprises industrielles chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuen-Mui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.144, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.125, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.168, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.259, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle et industrialisation en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.128, 1983, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques économiques chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.180, 1980, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhai récupéré : la politique économique rurale au début des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications orientaliste de France, pp.248, 1978, La Chine par les textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Africa, China and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd G. Adu Amoah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-China Relations.Partnership, Peonage or Pawnage?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan Singapore, pp.233-261, 2026, 978-981-95-4369-4. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-4370-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Acclassato Houensou; Xavier Galiègue; Gilles Armand Sossou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance et innovations Un regain de dynamisme de la finance inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-327, 2026, Microfinance contemporaine, 9791024018737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire le monde Les savoirs des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.516-521, 2025, Biblis, 978-2-271-15372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 225-248, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dettes africaines et créances chinoises. Donner du sens à un conflit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de relations internationales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.263-277, 2024, 9782376510673. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements chinois et influence française en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 41-60, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.304-307, 2023, 978-2-271-14753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04104456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones économiques spéciales « chinoises » : Djibouti, Éthiopie et Maroc comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aden Omar Abdillahi &amp; Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2023, 9782384090181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, « la Chine fait ça »,« les Chinois font ci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 2. Mythes et réalités des relations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.8-19, 2022, 979-10-373-0598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique, la Chine et la mythopoïèse de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre, Éric Mottet et Barthélémy Courmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée des nouvelles routes de la soie : coopérations et frictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2022, Asies contemporaines, 978-2-7605-5796-3,978-2-7605-5798-7,978-2-7605-5797-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Parks in Africa: Building Nests for the Chinese Phoenix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)roads and outposts Critical Infrastructure in China’s Africa Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2022, NBR Special Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine – IV : Les frontières de la microfinance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, PURH, pp.209-238, 2021, Microfinance contemporaine, 9791024015330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the importance of the New Silk Roads for Africa and for global governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria A. Carrai, Jean-Christophe Defraigne and Jan Wouters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.155-180, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非洲与新丝绸之路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯文坤. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">认知与语言教育（第三辑）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 电子科技大学出版社, pp.115-124, 2020, 978-7-5647-8477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence chinoise en Afrique: trois illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Richet et Julien Vercueil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée: L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-150, 2019, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique : quelle présence chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Clerc, D. Guerraoui et X. Richet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle économie mondiale : comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-488, 2018, 978-9954-593-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique face aux pays émergents : vers des relations renouvelées?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2017, 978-2-8066-3615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.33-68, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'affranchir de la pauvreté en arrêtant de travailler : une expérience chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Bekolo; Gilles Célestin Etoundi Eloundou; Thierry Montalieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine :Mutations et crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2017, La microfinance contemporaine, 979-10-240-0631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.101-120, 2017, 9782822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie et la question des ZES « à la chinoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.87-100, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de l'entreprise en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Séhier; Richard Sobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Septentrion, pp.19-42, 2015, Capitalismes - éthique - institutions, 978-2-7574-0878-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius comme rempart contre le marché en Chine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hillenkamp et Jean-Michel Servet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marché autrement – Marchés réels et Marché fantasmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-294, 2015, Bibliothèque de l'économiste, 978-2-8124-3854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic relations between China and Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Wouters, Jean-Christophe Defraigne and Matthieu Burnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China, the European Union and the Developing World. A Triangular Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298-324, 2015, Leuven Global Governance series, 9781783477333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerçants et travailleurs chinois en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.159-170, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the Best of China to Promote its Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Balashova, V. Matyushok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trajectory of growth and structural transformation of the world economy amid international instabilityТраектории роста и структурные трансформации мировой экономики в условиях международной неста-бильности</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUDN, pp.385-408, 2014, 978-5-209-06232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises chinoises en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.105-118, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie et la &amp;quot; diplomatie pétrolière &amp;quot; de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Fachqoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.63-82, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.33-62, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de prêt sur gage en Chine : quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hyacinthe Defoundoux-Fila, Jean-Raymond Dirat et Célestin Mayoukou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine : Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.225-244, 2013, Collection microfinance contemporaine, 979-10-240-0030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booming Sino-Maghreb Economic Relations: Incentives for a New European Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulugeta Gebrehiwot Berhe and Liu Hongwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Relations: Governance, Peace and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Peace and Security Studies and Institute of African Studies, pp.96-113, 2013, 978-99944-981-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières : les habits neufs du gouvernement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Brot, Hubert Girardin et Fabienne Leloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État, acteur du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.103-122, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinanzas en China y la India: Una disciplina apropriada de forma diversda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdalena Villareal y Lourdes Angulo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las microfinanzas en los intersticios del desarollo: Calculos, normatividades y malabarismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPN/FOJAL/CIESAS/JAL, pp.95-112, 2012, 978-607-9016-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations dans le financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Harison et Claudine Ratsimbazafy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.449-462, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Response to Globalization: Manufacturing Confucian Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Schuerkens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Transformations of Local Socio-Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.99-119, 2008, Routledge Advances in Sociology, 978-0-203-93511-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises, leur argent, leurs entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveline Baumann, Laurent Bazin, Pepita Ould-Ahmed et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent des anthropologues, monnaie des économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2008, Questions contemporaines / série Globalisation et sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges de l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Changeux et Jacques Reisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde meilleur pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.169-190, 2008, Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Huanzhang et l'invention d'une pensée économique confucéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon et Rang-Ri Park-Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel âge de Confucius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.189-216, 2007, Collection Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y dinero en China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín Beltrán Antolín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas chinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions Bellaterra, pp.65-83, 2006, Biblioteca de China Contemporánea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières en Chine : entre répression et récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.31-62, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Relations between France and Mainland China, 1979-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King-yuh Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and Social Changes in Taiwan and Mainland China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.276-298, 1989, Institute of International Relations English monograph series n°35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and Industrialization in China 1949-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Feutchwang, Athar Hussain and Thierry Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties, volume II : Management, Industry and Urban Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westview Press / Zed Books, pp.26-50, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-ming Shaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Revolution in Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.68-87, 1987, Institute of International Relations English Monograph Series n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese market mechanism: a controversial debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neville Maxwell and Bruce McFarlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's changed road to development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Pergamon Press, pp.35-42, 1984, 978-0-08-030849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le riforme economiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Cristina Gibelli e Maria Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una Modernizzazione difficile, economia e società in Cina dopo Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano: Franco Angeli, pp.91-144, 1983, L17000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Strategy (January 1975 - June 1979): In Search of New Policies for Industrial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jack Gray and Gordon White. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's new development strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Academic Press, pp.120-148, 1982, 0-12-296840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegro, China, and the Media: A Highway to Disinformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2011/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'Afrique : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0nce upon a time, Africa and China...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2008/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">財源―電子財務字典 Caiyuan : un dictionnaire électronique de gestion et de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rengang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne face à la Chine en Afrique – Un bilan statistique des relations commerciales en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : Simulation du poids de la dette et du coût d'une renégociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions générales de méthodologie à propos de la Chine à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Afrique : La Chine et les « partenaires traditionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et sa dette « chinoise » au temps du COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COIDIC : signe d'une nouvelle stratégie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Phoenix nests versus Special Economic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kribi : Bolloré, CMA-CGM & CHEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De pseudo-ZES le long des nouvelles routes de la soie : les zones de coopération économique et commerciale à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique vue par elle-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : le poids de relations économiques déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les OMD et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's economic presence in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Europe du Sud-Est : avez-vous dit chinois ? Pas si simple…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONSORTIUM CITIC-CRCC ET L'AUTOROUTE EST-OUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : manufacture d'une éthique sociale en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Pairault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4995-6228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050853740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perroux et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (4), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.208.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Chine : des ressources naturelles, des marchés et des votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekou : aux origines des zones économiques spéciales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1er semestre | Spring 2023 (34), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des pays de l'UEMOA à l'égard de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sino-ivoiriennes : le ressenti et l’observé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 271-272 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.271.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et sa dette « chinoise » au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Bachelorhood in Poverty-stricken and High Sex Ratio Settings: An Exploratory Study in Rural Shaanxi, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giovanna Merli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Angeloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The China Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.990-1017. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305741019000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yifu, l’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.14529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Un Maghreb qui se cherche, 2018/3-4 (237-238), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : un fournisseur de marchandises et un prestataire de services plutôt qu’un investisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), https://www.ictsd.org/bridges-news/passerelles/news/la-chine-en-afrique-un-fournisseur-de-marchandises-et-un-prestataire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Goods Supplier, Service Provider rather than Investor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridges Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233-234, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.233.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace géographique et société marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Afrique maritime, 25-26, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation : l’insertion de la filière automobile chinoise en Algérie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au Maghreb : de l’esprit de Bandung à l’esprit du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lectures institutionnalistes de la Chine, 21 (1er semestre / Spring)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : quelle industrialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le nouveau partage (économique) du monde : Économie et géopolitique II, 47 (2), pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les Objectifs du Millénaire pour le développement et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese direct investment in Africa. A state strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-2013 (2), pp.259-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">訪法國社會經濟學家裴天士博士</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">巴黎視野</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chinoises sous la tutelle directe du gouvernement illustrées par leur investissement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1er semestre / Spring 2013 (13), 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiver 2012 (214), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois et la recherche sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Colors of Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité vs protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.225-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : Solidarité intergénérationnelle et piété filiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affairisme : hypostase des relations sino-malgaches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escapade brazzavilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.205-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffres du commerce et de l'investissement sino-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diangdang lilü yu hangye daode&amp;quot; [Prêt sur gage, taux d'intérêt et morale]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化學刊 Wenhua xuekan [Culture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres de l'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dounia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Septembre 2010 (3), pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diandang liü yu hangye daode (Prêt sur gage, taux d'intérêt et morale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">金融博览 Jinrong bolan [Financial Digest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance en Chine et en Inde : une &amp;quot; discipline &amp;quot; diversement appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 -- 1er semestre 2010, pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes chinoises, patrimoine et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études françaises (Faguo yanjiu -- Wuhan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Microfinance : une “discipline” diversement accueillie en Chine et en Inde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des investissements directs étrangers entrants et sortants en Chine : une appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'APGH Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est-il dans le prêt? Non, semble-t-on répondre de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et formation en Chine : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34(2) (134), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illusion confucéenne ou l'impensée économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture paru dans la revue Annales HSS, 61(6), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (6), pp.1509-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie chinoise : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong minjian jinrong zuzhi dao zhenggui jinrong jigou -- Tan Taiwan zhongxiao qiye rongzi zhi wenti (De structures informelles de financement à des institutions formelles de financement -- Étude du financement des PME à Taiwan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongyue luncong (Dong Yue Tribune)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (155 (2005/5)), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Sun Dawu : codification des droits réels et microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (128 (2004/4)), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement économique et financement des PME à Taiwan des années 1950 aux années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXIV, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de propriété et réforme du secteur d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1-2), pp.3-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions chinoises : industrialisation inégale, développements divergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (147), pp.549-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (première partie) : de la France à la Chine en passant par la Cochinchine et autres lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (1), pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (deuxième partie) : formes et mécanismes tontiniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (2), pp.75-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des expressions chinoises désignant ou se rapportant à des tontines d'épargne et de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, XVIII (2), pp.247-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956, retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VI (1), pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues ans Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 23 (7), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956. Retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (1), pp.59-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952-1985 : Quelle croissance ? Quel développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XXVIII (198), pp.952-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement au Hunan, 1952-1982 : un exemple d'analyse factorielle des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, IV (2), pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Market Mechanism: A Controversial Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 11 (8), pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de la valeur en Chine : Aspects théoriques, pratiques et politiques actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 32 (6), pp.1041-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la gestion de l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 12 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de l'administration économique socialiste en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, XXII (86), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux d'infrastructure des champs et lutte au sommet en Chine depuis la mort de Mao Zedong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Londes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 29/30, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique économique chinoise du 1er plenum du XIe congrès (août 1977) à la veille du 3e plenum (décembre 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 10 (3), pp.91-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations du commerce extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Après Mao, La Chine (132), pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de Tachai et développement économique en Chine : la Conférence nationale de l'automne 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 8, pp.467-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachai 1945-1975 : un village modèle vu de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 11, pp.162-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité rurale en Chine de la Libération à la conférence de Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 2, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Workshop en économie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université U. Omar Bongo, Libreville; Université du Luxembourg, Mar 2025, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'affirmation africaine d’une souveraineté économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les souverainetés économique et militaire face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Nantes (France), Laval (Canada) et Ho Chi Minh Ville (Vietnam), Apr 2025, Tours et Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course aux ports en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des études africaines en France (REAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nids pour le phénix : L’Afrique et les zones économiques spéciales « chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop en économie du développement : « Politiques publiques de développement dans les pays d’Afrique subsaharienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Association Tiers-Monde, Université Alasasane Ouattara, Mar 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the New Silk Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le FOCAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Présences chinoises"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Aurégan, Thierry Pairault et Jean-Jacques Gabas, Dec 2018, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Lin Yifu : L’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées du développement de l’Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct de la Chine en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre internationale de Dakhla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERD; AIFIE, May 2014, Dakhla, Maroc. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the best of China to promote its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BRICS Countries: International Instability, Growth Trajectories and Structural Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia; BRIC Seminar (EHESS-Fondation Maison des Sciences de l'Homme, Paris); CEMAFI International (France), Oct 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois à l'étranger et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées scientifiques de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois et l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation afro-asiatique 55 ans après la conférence de Bandung 1955 : Perspective historique, culturelle, politique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine entre investissement entrant et investissement sortant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace économique des femmes : dé-siniser les Chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'études minjian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Louis, Sénégal. pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises et leur argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges des l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE DU COLLÈGE DE FRANCE À L'ÉTRANGER (Bruxelles): Un monde meilleur pour tous : projet réaliste ou insensé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. http://www.college-de-france.fr/audio/colbrux/0903pairau.MP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2024, Les Afriques de demain, Driss Guerraoui et Alioune Sall, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences économiques chinoises en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24871-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie. Approches socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benlakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak Adel; Thierry Pairault; Fatiha Talahite. MA Éditions-ESKA, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve Éditions, pp.256, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques populaires et microfinancières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAC /AUF, pp.114, 2009, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite introduction à l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines/Agence universitaire de la Francophonie, pp.119, 2008, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.162, 1998, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan comptable des entreprises industrielles chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuen-Mui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.144, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.125, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.259, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.168, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle et industrialisation en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.128, 1983, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques économiques chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.180, 1980, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhai récupéré : la politique économique rurale au début des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications orientaliste de France, pp.248, 1978, La Chine par les textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Acclassato Houensou; Xavier Galiègue; Gilles Armand Sossou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance et innovations Un regain de dynamisme de la finance inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-327, 2026, Microfinance contemporaine, 9791024018737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Africa, China and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd G. Adu Amoah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-China Relations.Partnership, Peonage or Pawnage?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan Singapore, pp.233-261, 2026, 978-981-95-4369-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-4370-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire le monde Les savoirs des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.516-521, 2025, Biblis, 978-2-271-15372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dettes africaines et créances chinoises. Donner du sens à un conflit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de relations internationales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.263-277, 2024, 9782376510673. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements chinois et influence française en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 41-60, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 225-248, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.304-307, 2023, 978-2-271-14753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04104456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones économiques spéciales « chinoises » : Djibouti, Éthiopie et Maroc comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aden Omar Abdillahi &amp; Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2023, 9782384090181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Parks in Africa: Building Nests for the Chinese Phoenix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)roads and outposts Critical Infrastructure in China’s Africa Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2022, NBR Special Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, « la Chine fait ça »,« les Chinois font ci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 2. Mythes et réalités des relations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.8-19, 2022, 979-10-373-0598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique, la Chine et la mythopoïèse de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre, Éric Mottet et Barthélémy Courmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée des nouvelles routes de la soie : coopérations et frictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2022, Asies contemporaines, 978-2-7605-5796-3,978-2-7605-5798-7,978-2-7605-5797-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine – IV : Les frontières de la microfinance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, PURH, pp.209-238, 2021, Microfinance contemporaine, 9791024015330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the importance of the New Silk Roads for Africa and for global governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria A. Carrai, Jean-Christophe Defraigne and Jan Wouters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.155-180, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非洲与新丝绸之路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯文坤. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">认知与语言教育（第三辑）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 电子科技大学出版社, pp.115-124, 2020, 978-7-5647-8477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence chinoise en Afrique: trois illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Richet et Julien Vercueil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée: L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-150, 2019, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique : quelle présence chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Clerc, D. Guerraoui et X. Richet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle économie mondiale : comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-488, 2018, 978-9954-593-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique face aux pays émergents : vers des relations renouvelées?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2017, 978-2-8066-3615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.101-120, 2017, 9782822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.33-68, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'affranchir de la pauvreté en arrêtant de travailler : une expérience chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Bekolo; Gilles Célestin Etoundi Eloundou; Thierry Montalieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine :Mutations et crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2017, La microfinance contemporaine, 979-10-240-0631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie et la question des ZES « à la chinoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.87-100, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de l'entreprise en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Séhier; Richard Sobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Septentrion, pp.19-42, 2015, Capitalismes - éthique - institutions, 978-2-7574-0878-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius comme rempart contre le marché en Chine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hillenkamp et Jean-Michel Servet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marché autrement – Marchés réels et Marché fantasmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-294, 2015, Bibliothèque de l'économiste, 978-2-8124-3854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic relations between China and Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Wouters, Jean-Christophe Defraigne and Matthieu Burnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China, the European Union and the Developing World. A Triangular Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298-324, 2015, Leuven Global Governance series, 9781783477333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises chinoises en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.105-118, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie et la &amp;quot; diplomatie pétrolière &amp;quot; de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Fachqoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.63-82, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.33-62, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerçants et travailleurs chinois en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.159-170, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the Best of China to Promote its Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Balashova, V. Matyushok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trajectory of growth and structural transformation of the world economy amid international instabilityТраектории роста и структурные трансформации мировой экономики в условиях международной неста-бильности</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUDN, pp.385-408, 2014, 978-5-209-06232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de prêt sur gage en Chine : quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hyacinthe Defoundoux-Fila, Jean-Raymond Dirat et Célestin Mayoukou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine : Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.225-244, 2013, Collection microfinance contemporaine, 979-10-240-0030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booming Sino-Maghreb Economic Relations: Incentives for a New European Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulugeta Gebrehiwot Berhe and Liu Hongwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Relations: Governance, Peace and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Peace and Security Studies and Institute of African Studies, pp.96-113, 2013, 978-99944-981-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinanzas en China y la India: Una disciplina apropriada de forma diversda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdalena Villareal y Lourdes Angulo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las microfinanzas en los intersticios del desarollo: Calculos, normatividades y malabarismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPN/FOJAL/CIESAS/JAL, pp.95-112, 2012, 978-607-9016-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières : les habits neufs du gouvernement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Brot, Hubert Girardin et Fabienne Leloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État, acteur du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.103-122, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations dans le financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Harison et Claudine Ratsimbazafy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.449-462, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Response to Globalization: Manufacturing Confucian Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Schuerkens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Transformations of Local Socio-Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.99-119, 2008, Routledge Advances in Sociology, 978-0-203-93511-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises, leur argent, leurs entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveline Baumann, Laurent Bazin, Pepita Ould-Ahmed et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent des anthropologues, monnaie des économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2008, Questions contemporaines / série Globalisation et sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges de l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Changeux et Jacques Reisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde meilleur pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.169-190, 2008, Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Huanzhang et l'invention d'une pensée économique confucéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon et Rang-Ri Park-Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel âge de Confucius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.189-216, 2007, Collection Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y dinero en China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín Beltrán Antolín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas chinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions Bellaterra, pp.65-83, 2006, Biblioteca de China Contemporánea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières en Chine : entre répression et récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.31-62, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Relations between France and Mainland China, 1979-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King-yuh Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and Social Changes in Taiwan and Mainland China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.276-298, 1989, Institute of International Relations English monograph series n°35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and Industrialization in China 1949-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Feutchwang, Athar Hussain and Thierry Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties, volume II : Management, Industry and Urban Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westview Press / Zed Books, pp.26-50, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-ming Shaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Revolution in Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.68-87, 1987, Institute of International Relations English Monograph Series n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese market mechanism: a controversial debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neville Maxwell and Bruce McFarlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's changed road to development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Pergamon Press, pp.35-42, 1984, 978-0-08-030849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le riforme economiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Cristina Gibelli e Maria Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una Modernizzazione difficile, economia e società in Cina dopo Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano: Franco Angeli, pp.91-144, 1983, L17000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Strategy (January 1975 - June 1979): In Search of New Policies for Industrial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jack Gray and Gordon White. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's new development strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Academic Press, pp.120-148, 1982, 0-12-296840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegro, China, and the Media: A Highway to Disinformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2011/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0nce upon a time, Africa and China...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'Afrique : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2008/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">財源―電子財務字典 Caiyuan : un dictionnaire électronique de gestion et de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rengang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : Bruxelles face à Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : un petit geste qui ne coûte presque rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne face à la Chine en Afrique – Un bilan statistique des relations commerciales en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : Simulation du poids de la dette et du coût d'une renégociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions générales de méthodologie à propos de la Chine à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Afrique : La Chine et les « partenaires traditionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et sa dette « chinoise » au temps du COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COIDIC : signe d'une nouvelle stratégie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Phoenix nests versus Special Economic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kribi : Bolloré, CMA-CGM & CHEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De pseudo-ZES le long des nouvelles routes de la soie : les zones de coopération économique et commerciale à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique vue par elle-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : le poids de relations économiques déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les OMD et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's economic presence in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Europe du Sud-Est : avez-vous dit chinois ? Pas si simple…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : manufacture d'une éthique sociale en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONSORTIUM CITIC-CRCC ET L'AUTOROUTE EST-OUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B85BE005"/>
+    <w:nsid w:val="11F8D69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-pairault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4995-6228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050853740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eklund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanna Merli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741019000390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.233.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aur&#233;gan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_afrique_et_ses_presences_chinoises_xavier_auregan_thierry_pairault_alain_gascon-9782336452197-80028.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presences_economiques_chinoises_en_mediterranee_thierry_pairault_xavier_richet-9782343248714-71694.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Adel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benbraham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benlakhlef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen-Mui Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Feutchwang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athar Hussain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-4370-0_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0263" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3531-9904-djibouti-au-xxi-siecle-enjeux-politiques-et-economiques-contemporains-dans-un-environnement-trouble-.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/croisee-des-nouvelles-routes-soie-4014.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbr.org/publication/inroads-and-outposts-critical-infrastructure-in-chinas-africa-strategy/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/abstract/9781783477333.xml?rskey=FhrPvV&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980961v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hammou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fachqoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710593v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengang Hong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-pairault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4995-6228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050853740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eklund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanna Merli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741019000390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.233.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aur&#233;gan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_afrique_et_ses_presences_chinoises_xavier_auregan_thierry_pairault_alain_gascon-9782336452197-80028.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presences_economiques_chinoises_en_mediterranee_thierry_pairault_xavier_richet-9782343248714-71694.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Adel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benbraham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benlakhlef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen-Mui Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Feutchwang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athar Hussain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-4370-0_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3531-9904-djibouti-au-xxi-siecle-enjeux-politiques-et-economiques-contemporains-dans-un-environnement-trouble-.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbr.org/publication/inroads-and-outposts-critical-infrastructure-in-chinas-africa-strategy/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/croisee-des-nouvelles-routes-soie-4014.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/abstract/9781783477333.xml?rskey=FhrPvV&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fachqoul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengang Hong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>