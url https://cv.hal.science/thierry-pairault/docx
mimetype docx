--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Pairault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4995-6228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050853740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perroux et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (4), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.208.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Chine : des ressources naturelles, des marchés et des votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekou : aux origines des zones économiques spéciales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1er semestre | Spring 2023 (34), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des pays de l'UEMOA à l'égard de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sino-ivoiriennes : le ressenti et l’observé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 271-272 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.271.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et sa dette « chinoise » au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Bachelorhood in Poverty-stricken and High Sex Ratio Settings: An Exploratory Study in Rural Shaanxi, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giovanna Merli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Angeloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The China Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.990-1017. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305741019000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yifu, l’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.14529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Un Maghreb qui se cherche, 2018/3-4 (237-238), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : un fournisseur de marchandises et un prestataire de services plutôt qu’un investisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), https://www.ictsd.org/bridges-news/passerelles/news/la-chine-en-afrique-un-fournisseur-de-marchandises-et-un-prestataire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Goods Supplier, Service Provider rather than Investor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridges Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233-234, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.233.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace géographique et société marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Afrique maritime, 25-26, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation : l’insertion de la filière automobile chinoise en Algérie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au Maghreb : de l’esprit de Bandung à l’esprit du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lectures institutionnalistes de la Chine, 21 (1er semestre / Spring)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : quelle industrialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le nouveau partage (économique) du monde : Économie et géopolitique II, 47 (2), pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les Objectifs du Millénaire pour le développement et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese direct investment in Africa. A state strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-2013 (2), pp.259-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">訪法國社會經濟學家裴天士博士</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">巴黎視野</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chinoises sous la tutelle directe du gouvernement illustrées par leur investissement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1er semestre / Spring 2013 (13), 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiver 2012 (214), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois et la recherche sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Colors of Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité vs protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.225-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : Solidarité intergénérationnelle et piété filiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affairisme : hypostase des relations sino-malgaches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escapade brazzavilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.205-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffres du commerce et de l'investissement sino-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diangdang lilü yu hangye daode&amp;quot; [Prêt sur gage, taux d'intérêt et morale]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化學刊 Wenhua xuekan [Culture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres de l'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dounia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Septembre 2010 (3), pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diandang liü yu hangye daode (Prêt sur gage, taux d'intérêt et morale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">金融博览 Jinrong bolan [Financial Digest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance en Chine et en Inde : une &amp;quot; discipline &amp;quot; diversement appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 -- 1er semestre 2010, pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes chinoises, patrimoine et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études françaises (Faguo yanjiu -- Wuhan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Microfinance : une “discipline” diversement accueillie en Chine et en Inde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des investissements directs étrangers entrants et sortants en Chine : une appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'APGH Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est-il dans le prêt? Non, semble-t-on répondre de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et formation en Chine : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34(2) (134), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illusion confucéenne ou l'impensée économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture paru dans la revue Annales HSS, 61(6), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (6), pp.1509-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie chinoise : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong minjian jinrong zuzhi dao zhenggui jinrong jigou -- Tan Taiwan zhongxiao qiye rongzi zhi wenti (De structures informelles de financement à des institutions formelles de financement -- Étude du financement des PME à Taiwan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongyue luncong (Dong Yue Tribune)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (155 (2005/5)), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Sun Dawu : codification des droits réels et microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (128 (2004/4)), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement économique et financement des PME à Taiwan des années 1950 aux années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXIV, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de propriété et réforme du secteur d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1-2), pp.3-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions chinoises : industrialisation inégale, développements divergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (147), pp.549-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (première partie) : de la France à la Chine en passant par la Cochinchine et autres lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (1), pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (deuxième partie) : formes et mécanismes tontiniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (2), pp.75-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des expressions chinoises désignant ou se rapportant à des tontines d'épargne et de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, XVIII (2), pp.247-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956, retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VI (1), pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues ans Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 23 (7), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956. Retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (1), pp.59-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952-1985 : Quelle croissance ? Quel développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XXVIII (198), pp.952-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement au Hunan, 1952-1982 : un exemple d'analyse factorielle des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, IV (2), pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Market Mechanism: A Controversial Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 11 (8), pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de la valeur en Chine : Aspects théoriques, pratiques et politiques actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 32 (6), pp.1041-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la gestion de l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 12 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de l'administration économique socialiste en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, XXII (86), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux d'infrastructure des champs et lutte au sommet en Chine depuis la mort de Mao Zedong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Londes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 29/30, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique économique chinoise du 1er plenum du XIe congrès (août 1977) à la veille du 3e plenum (décembre 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 10 (3), pp.91-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations du commerce extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Après Mao, La Chine (132), pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de Tachai et développement économique en Chine : la Conférence nationale de l'automne 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 8, pp.467-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachai 1945-1975 : un village modèle vu de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 11, pp.162-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité rurale en Chine de la Libération à la conférence de Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 2, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Workshop en économie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université U. Omar Bongo, Libreville; Université du Luxembourg, Mar 2025, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'affirmation africaine d’une souveraineté économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les souverainetés économique et militaire face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Nantes (France), Laval (Canada) et Ho Chi Minh Ville (Vietnam), Apr 2025, Tours et Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course aux ports en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des études africaines en France (REAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nids pour le phénix : L’Afrique et les zones économiques spéciales « chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop en économie du développement : « Politiques publiques de développement dans les pays d’Afrique subsaharienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Association Tiers-Monde, Université Alasasane Ouattara, Mar 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the New Silk Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le FOCAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Présences chinoises"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Aurégan, Thierry Pairault et Jean-Jacques Gabas, Dec 2018, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Lin Yifu : L’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées du développement de l’Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct de la Chine en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre internationale de Dakhla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERD; AIFIE, May 2014, Dakhla, Maroc. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the best of China to promote its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BRICS Countries: International Instability, Growth Trajectories and Structural Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia; BRIC Seminar (EHESS-Fondation Maison des Sciences de l'Homme, Paris); CEMAFI International (France), Oct 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois à l'étranger et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées scientifiques de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois et l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation afro-asiatique 55 ans après la conférence de Bandung 1955 : Perspective historique, culturelle, politique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine entre investissement entrant et investissement sortant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace économique des femmes : dé-siniser les Chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'études minjian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Louis, Sénégal. pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises et leur argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges des l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE DU COLLÈGE DE FRANCE À L'ÉTRANGER (Bruxelles): Un monde meilleur pour tous : projet réaliste ou insensé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. http://www.college-de-france.fr/audio/colbrux/0903pairau.MP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2024, Les Afriques de demain, Driss Guerraoui et Alioune Sall, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences économiques chinoises en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24871-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie. Approches socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benlakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak Adel; Thierry Pairault; Fatiha Talahite. MA Éditions-ESKA, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve Éditions, pp.256, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques populaires et microfinancières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAC /AUF, pp.114, 2009, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite introduction à l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines/Agence universitaire de la Francophonie, pp.119, 2008, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.162, 1998, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan comptable des entreprises industrielles chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuen-Mui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.144, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.125, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.259, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.168, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle et industrialisation en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.128, 1983, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques économiques chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.180, 1980, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhai récupéré : la politique économique rurale au début des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications orientaliste de France, pp.248, 1978, La Chine par les textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Acclassato Houensou; Xavier Galiègue; Gilles Armand Sossou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance et innovations Un regain de dynamisme de la finance inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-327, 2026, Microfinance contemporaine, 9791024018737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Africa, China and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd G. Adu Amoah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-China Relations.Partnership, Peonage or Pawnage?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan Singapore, pp.233-261, 2026, 978-981-95-4369-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-4370-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire le monde Les savoirs des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.516-521, 2025, Biblis, 978-2-271-15372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dettes africaines et créances chinoises. Donner du sens à un conflit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de relations internationales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.263-277, 2024, 9782376510673. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements chinois et influence française en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 41-60, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 225-248, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.304-307, 2023, 978-2-271-14753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04104456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones économiques spéciales « chinoises » : Djibouti, Éthiopie et Maroc comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aden Omar Abdillahi &amp; Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2023, 9782384090181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Parks in Africa: Building Nests for the Chinese Phoenix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)roads and outposts Critical Infrastructure in China’s Africa Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2022, NBR Special Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, « la Chine fait ça »,« les Chinois font ci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 2. Mythes et réalités des relations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.8-19, 2022, 979-10-373-0598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique, la Chine et la mythopoïèse de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre, Éric Mottet et Barthélémy Courmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée des nouvelles routes de la soie : coopérations et frictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2022, Asies contemporaines, 978-2-7605-5796-3,978-2-7605-5798-7,978-2-7605-5797-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine – IV : Les frontières de la microfinance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, PURH, pp.209-238, 2021, Microfinance contemporaine, 9791024015330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the importance of the New Silk Roads for Africa and for global governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria A. Carrai, Jean-Christophe Defraigne and Jan Wouters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.155-180, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非洲与新丝绸之路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯文坤. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">认知与语言教育（第三辑）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 电子科技大学出版社, pp.115-124, 2020, 978-7-5647-8477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence chinoise en Afrique: trois illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Richet et Julien Vercueil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée: L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-150, 2019, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique : quelle présence chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Clerc, D. Guerraoui et X. Richet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle économie mondiale : comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-488, 2018, 978-9954-593-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique face aux pays émergents : vers des relations renouvelées?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2017, 978-2-8066-3615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.101-120, 2017, 9782822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.33-68, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'affranchir de la pauvreté en arrêtant de travailler : une expérience chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Bekolo; Gilles Célestin Etoundi Eloundou; Thierry Montalieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine :Mutations et crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2017, La microfinance contemporaine, 979-10-240-0631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie et la question des ZES « à la chinoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.87-100, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de l'entreprise en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Séhier; Richard Sobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Septentrion, pp.19-42, 2015, Capitalismes - éthique - institutions, 978-2-7574-0878-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius comme rempart contre le marché en Chine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hillenkamp et Jean-Michel Servet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marché autrement – Marchés réels et Marché fantasmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-294, 2015, Bibliothèque de l'économiste, 978-2-8124-3854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic relations between China and Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Wouters, Jean-Christophe Defraigne and Matthieu Burnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China, the European Union and the Developing World. A Triangular Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298-324, 2015, Leuven Global Governance series, 9781783477333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises chinoises en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.105-118, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie et la &amp;quot; diplomatie pétrolière &amp;quot; de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Fachqoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.63-82, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.33-62, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerçants et travailleurs chinois en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.159-170, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the Best of China to Promote its Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Balashova, V. Matyushok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trajectory of growth and structural transformation of the world economy amid international instabilityТраектории роста и структурные трансформации мировой экономики в условиях международной неста-бильности</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUDN, pp.385-408, 2014, 978-5-209-06232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de prêt sur gage en Chine : quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hyacinthe Defoundoux-Fila, Jean-Raymond Dirat et Célestin Mayoukou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine : Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.225-244, 2013, Collection microfinance contemporaine, 979-10-240-0030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booming Sino-Maghreb Economic Relations: Incentives for a New European Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulugeta Gebrehiwot Berhe and Liu Hongwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Relations: Governance, Peace and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Peace and Security Studies and Institute of African Studies, pp.96-113, 2013, 978-99944-981-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinanzas en China y la India: Una disciplina apropriada de forma diversda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdalena Villareal y Lourdes Angulo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las microfinanzas en los intersticios del desarollo: Calculos, normatividades y malabarismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPN/FOJAL/CIESAS/JAL, pp.95-112, 2012, 978-607-9016-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières : les habits neufs du gouvernement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Brot, Hubert Girardin et Fabienne Leloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État, acteur du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.103-122, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations dans le financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Harison et Claudine Ratsimbazafy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.449-462, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Response to Globalization: Manufacturing Confucian Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Schuerkens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Transformations of Local Socio-Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.99-119, 2008, Routledge Advances in Sociology, 978-0-203-93511-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises, leur argent, leurs entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveline Baumann, Laurent Bazin, Pepita Ould-Ahmed et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent des anthropologues, monnaie des économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2008, Questions contemporaines / série Globalisation et sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges de l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Changeux et Jacques Reisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde meilleur pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.169-190, 2008, Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Huanzhang et l'invention d'une pensée économique confucéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon et Rang-Ri Park-Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel âge de Confucius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.189-216, 2007, Collection Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y dinero en China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín Beltrán Antolín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas chinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions Bellaterra, pp.65-83, 2006, Biblioteca de China Contemporánea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières en Chine : entre répression et récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.31-62, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Relations between France and Mainland China, 1979-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King-yuh Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and Social Changes in Taiwan and Mainland China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.276-298, 1989, Institute of International Relations English monograph series n°35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and Industrialization in China 1949-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Feutchwang, Athar Hussain and Thierry Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties, volume II : Management, Industry and Urban Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westview Press / Zed Books, pp.26-50, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-ming Shaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Revolution in Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.68-87, 1987, Institute of International Relations English Monograph Series n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese market mechanism: a controversial debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neville Maxwell and Bruce McFarlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's changed road to development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Pergamon Press, pp.35-42, 1984, 978-0-08-030849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le riforme economiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Cristina Gibelli e Maria Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una Modernizzazione difficile, economia e società in Cina dopo Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano: Franco Angeli, pp.91-144, 1983, L17000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Strategy (January 1975 - June 1979): In Search of New Policies for Industrial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jack Gray and Gordon White. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's new development strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Academic Press, pp.120-148, 1982, 0-12-296840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegro, China, and the Media: A Highway to Disinformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2011/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0nce upon a time, Africa and China...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'Afrique : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2008/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">財源―電子財務字典 Caiyuan : un dictionnaire électronique de gestion et de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rengang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : Bruxelles face à Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : un petit geste qui ne coûte presque rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne face à la Chine en Afrique – Un bilan statistique des relations commerciales en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : Simulation du poids de la dette et du coût d'une renégociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions générales de méthodologie à propos de la Chine à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Afrique : La Chine et les « partenaires traditionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et sa dette « chinoise » au temps du COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COIDIC : signe d'une nouvelle stratégie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Phoenix nests versus Special Economic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kribi : Bolloré, CMA-CGM & CHEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De pseudo-ZES le long des nouvelles routes de la soie : les zones de coopération économique et commerciale à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique vue par elle-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : le poids de relations économiques déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les OMD et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's economic presence in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Europe du Sud-Est : avez-vous dit chinois ? Pas si simple…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : manufacture d'une éthique sociale en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONSORTIUM CITIC-CRCC ET L'AUTOROUTE EST-OUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Pairault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4995-6228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050853740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perroux et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (4), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.208.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekou : aux origines des zones économiques spéciales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1er semestre | Spring 2023 (34), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Chine : des ressources naturelles, des marchés et des votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des pays de l'UEMOA à l'égard de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et sa dette « chinoise » au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sino-ivoiriennes : le ressenti et l’observé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 271-272 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.271.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yifu, l’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.14529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Bachelorhood in Poverty-stricken and High Sex Ratio Settings: An Exploratory Study in Rural Shaanxi, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giovanna Merli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Angeloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The China Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.990-1017. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305741019000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Un Maghreb qui se cherche, 2018/3-4 (237-238), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Goods Supplier, Service Provider rather than Investor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridges Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : un fournisseur de marchandises et un prestataire de services plutôt qu’un investisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), https://www.ictsd.org/bridges-news/passerelles/news/la-chine-en-afrique-un-fournisseur-de-marchandises-et-un-prestataire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233-234, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.233.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace géographique et société marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Afrique maritime, 25-26, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation : l’insertion de la filière automobile chinoise en Algérie et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au Maghreb : de l’esprit de Bandung à l’esprit du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lectures institutionnalistes de la Chine, 21 (1er semestre / Spring)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les Objectifs du Millénaire pour le développement et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : quelle industrialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le nouveau partage (économique) du monde : Économie et géopolitique II, 47 (2), pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese direct investment in Africa. A state strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-2013 (2), pp.259-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">訪法國社會經濟學家裴天士博士</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">巴黎視野</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chinoises sous la tutelle directe du gouvernement illustrées par leur investissement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1er semestre / Spring 2013 (13), 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hiver 2012 (214), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escapade brazzavilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.205-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffres du commerce et de l'investissement sino-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.89-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois et la recherche sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Colors of Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité vs protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.225-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : Solidarité intergénérationnelle et piété filiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, F 46 (2), pp.239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affairisme : hypostase des relations sino-malgaches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diandang liü yu hangye daode (Prêt sur gage, taux d'intérêt et morale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">金融博览 Jinrong bolan [Financial Digest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">典当利率与行业道德 Diangdang lilü yu hangye daode&amp;quot; [Prêt sur gage, taux d'intérêt et morale]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化學刊 Wenhua xuekan [Culture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres de l'investissement direct chinois en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dounia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Septembre 2010 (3), pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance en Chine et en Inde : une &amp;quot; discipline &amp;quot; diversement appropriée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 -- 1er semestre 2010, pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'APGH Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Microfinance : une “discipline” diversement accueillie en Chine et en Inde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes chinoises, patrimoine et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études françaises (Faguo yanjiu -- Wuhan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des investissements directs étrangers entrants et sortants en Chine : une appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est-il dans le prêt? Non, semble-t-on répondre de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et formation en Chine : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34(2) (134), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illusion confucéenne ou l'impensée économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture paru dans la revue Annales HSS, 61(6), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (6), pp.1509-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie chinoise : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong minjian jinrong zuzhi dao zhenggui jinrong jigou -- Tan Taiwan zhongxiao qiye rongzi zhi wenti (De structures informelles de financement à des institutions formelles de financement -- Étude du financement des PME à Taiwan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongyue luncong (Dong Yue Tribune)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (155 (2005/5)), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Sun Dawu : codification des droits réels et microfinance en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (128 (2004/4)), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement économique et financement des PME à Taiwan des années 1950 aux années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXIV, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de propriété et réforme du secteur d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1-2), pp.3-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions chinoises : industrialisation inégale, développements divergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (147), pp.549-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (première partie) : de la France à la Chine en passant par la Cochinchine et autres lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (1), pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches tontinières (deuxième partie) : formes et mécanismes tontiniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (2), pp.75-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique des expressions chinoises désignant ou se rapportant à des tontines d'épargne et de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, XVIII (2), pp.247-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956, retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VI (1), pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues ans Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 23 (7), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yun 1949-1956. Retouches à un portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (1), pp.59-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952-1985 : Quelle croissance ? Quel développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XXVIII (198), pp.952-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement au Hunan, 1952-1982 : un exemple d'analyse factorielle des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, IV (2), pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Market Mechanism: A Controversial Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 11 (8), pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de la valeur en Chine : Aspects théoriques, pratiques et politiques actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 32 (6), pp.1041-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la gestion de l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 12 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de l'administration économique socialiste en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, XXII (86), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux d'infrastructure des champs et lutte au sommet en Chine depuis la mort de Mao Zedong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Londes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 29/30, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique économique chinoise du 1er plenum du XIe congrès (août 1977) à la veille du 3e plenum (décembre 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 10 (3), pp.91-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations du commerce extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Après Mao, La Chine (132), pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de Tachai et développement économique en Chine : la Conférence nationale de l'automne 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 8, pp.467-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachai 1945-1975 : un village modèle vu de l'intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 11, pp.162-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité rurale en Chine de la Libération à la conférence de Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 2, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'affirmation africaine d’une souveraineté économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les souverainetés économique et militaire face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Nantes (France), Laval (Canada) et Ho Chi Minh Ville (Vietnam), Apr 2025, Tours et Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Workshop en économie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université U. Omar Bongo, Libreville; Université du Luxembourg, Mar 2025, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course aux ports en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des études africaines en France (REAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nids pour le phénix : L’Afrique et les zones économiques spéciales « chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop en économie du développement : « Politiques publiques de développement dans les pays d’Afrique subsaharienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Association Tiers-Monde, Université Alasasane Ouattara, Mar 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the New Silk Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le FOCAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Présences chinoises"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Aurégan, Thierry Pairault et Jean-Jacques Gabas, Dec 2018, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Lin Yifu : L’Afrique et le modèle chinois d’émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées du développement de l’Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct de la Chine en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre internationale de Dakhla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERD; AIFIE, May 2014, Dakhla, Maroc. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the best of China to promote its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BRICS Countries: International Instability, Growth Trajectories and Structural Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia; BRIC Seminar (EHESS-Fondation Maison des Sciences de l'Homme, Paris); CEMAFI International (France), Oct 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois et l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation afro-asiatique 55 ans après la conférence de Bandung 1955 : Perspective historique, culturelle, politique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la Chine aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'investissement direct chinois à l'étranger et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées scientifiques de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine entre investissement entrant et investissement sortant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00392315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace économique des femmes : dé-siniser les Chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'études minjian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées du développement de </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Louis, Sénégal. pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises et leur argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges des l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE DU COLLÈGE DE FRANCE À L'ÉTRANGER (Bruxelles): Un monde meilleur pour tous : projet réaliste ou insensé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. http://www.college-de-france.fr/audio/colbrux/0903pairau.MP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aurégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2024, Les Afriques de demain, Driss Guerraoui et Alioune Sall, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences économiques chinoises en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24871-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie. Approches socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Benlakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak Adel; Thierry Pairault; Fatiha Talahite. MA Éditions-ESKA, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve Éditions, pp.256, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques populaires et microfinancières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAC /AUF, pp.114, 2009, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite introduction à l'économie de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines/Agence universitaire de la Francophonie, pp.119, 2008, Économie et gestion, Michel Lelart</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Servet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.162, 1998, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan comptable des entreprises industrielles chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuen-Mui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.144, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au travail (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Comptable Media, pp.125, 1997, Gérer l'entreprise en Chine, Thierry Pairault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.168, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Feutchwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athar Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westview Press / Zed Books, pp.259, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle et industrialisation en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.128, 1983, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques économiques chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.180, 1980, Notes et Études Documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhai récupéré : la politique économique rurale au début des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications orientaliste de France, pp.248, 1978, La Chine par les textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Africa, China and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd G. Adu Amoah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-China Relations.Partnership, Peonage or Pawnage?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan Singapore, pp.233-261, 2026, 978-981-95-4369-4. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-4370-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Acclassato Houensou; Xavier Galiègue; Gilles Armand Sossou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance et innovations Un regain de dynamisme de la finance inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-327, 2026, Microfinance contemporaine, 9791024018737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrire le monde Les savoirs des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.516-521, 2025, Biblis, 978-2-271-15372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 225-248, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dettes africaines et créances chinoises. Donner du sens à un conflit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de relations internationales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.263-277, 2024, 9782376510673. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements chinois et influence française en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault; Xavier Aurégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses présences chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 41-60, 2024, Les Afriques de demain, 978-2-336-45219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine - Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.304-307, 2023, 978-2-271-14753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04104456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones économiques spéciales « chinoises » : Djibouti, Éthiopie et Maroc comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aden Omar Abdillahi &amp; Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2023, 9782384090181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, « la Chine fait ça »,« les Chinois font ci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 2. Mythes et réalités des relations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.8-19, 2022, 979-10-373-0598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique, la Chine et la mythopoïèse de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre, Éric Mottet et Barthélémy Courmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée des nouvelles routes de la soie : coopérations et frictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2022, Asies contemporaines, 978-2-7605-5796-3,978-2-7605-5798-7,978-2-7605-5797-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Parks in Africa: Building Nests for the Chinese Phoenix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)roads and outposts Critical Infrastructure in China’s Africa Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2022, NBR Special Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine – IV : Les frontières de la microfinance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, PURH, pp.209-238, 2021, Microfinance contemporaine, 9791024015330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the importance of the New Silk Roads for Africa and for global governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria A. Carrai, Jean-Christophe Defraigne and Jan Wouters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belt and Road Initiative and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.155-180, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非洲与新丝绸之路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">冯文坤. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">认知与语言教育（第三辑）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 电子科技大学出版社, pp.115-124, 2020, 978-7-5647-8477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence chinoise en Afrique: trois illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Richet et Julien Vercueil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée: L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-150, 2019, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique : quelle présence chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Clerc, D. Guerraoui et X. Richet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle économie mondiale : comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-488, 2018, 978-9954-593-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique face aux pays émergents : vers des relations renouvelées?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2017, 978-2-8066-3615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie : quelle présence économique chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.33-68, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'affranchir de la pauvreté en arrêtant de travailler : une expérience chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Bekolo; Gilles Célestin Etoundi Eloundou; Thierry Montalieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine :Mutations et crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2017, La microfinance contemporaine, 979-10-240-0631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion des constructeurs chinois dans la filière automobile en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Talahite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.101-120, 2017, 9782822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie et la question des ZES « à la chinoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Benbraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Abderrezak Adel, Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine en Algérie : Approches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Éditions-ESKA, pp.87-100, 2017, 10: 2822405018 et 13: 978-2822405010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de l'entreprise en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Séhier; Richard Sobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Septentrion, pp.19-42, 2015, Capitalismes - éthique - institutions, 978-2-7574-0878-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius comme rempart contre le marché en Chine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hillenkamp et Jean-Michel Servet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marché autrement – Marchés réels et Marché fantasmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-294, 2015, Bibliothèque de l'économiste, 978-2-8124-3854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic relations between China and Maghreb countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Wouters, Jean-Christophe Defraigne and Matthieu Burnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China, the European Union and the Developing World. A Triangular Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298-324, 2015, Leuven Global Governance series, 9781783477333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerçants et travailleurs chinois en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.159-170, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental States: How Algeria makes the Best of China to Promote its Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Balashova, V. Matyushok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trajectory of growth and structural transformation of the world economy amid international instabilityТраектории роста и структурные трансформации мировой экономики в условиях международной неста-бильности</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUDN, pp.385-408, 2014, 978-5-209-06232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises chinoises en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.105-118, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie et la &amp;quot; diplomatie pétrolière &amp;quot; de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Fachqoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.63-82, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations économiques entre la Chine et l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pairault et Fatiha Talahite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine-Algérie : Une relation singulière en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.33-62, 2014, 978-2-36013-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de prêt sur gage en Chine : quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hyacinthe Defoundoux-Fila, Jean-Raymond Dirat et Célestin Mayoukou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance contemporaine : Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.225-244, 2013, Collection microfinance contemporaine, 979-10-240-0030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booming Sino-Maghreb Economic Relations: Incentives for a New European Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulugeta Gebrehiwot Berhe and Liu Hongwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Relations: Governance, Peace and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Peace and Security Studies and Institute of African Studies, pp.96-113, 2013, 978-99944-981-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières : les habits neufs du gouvernement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Brot, Hubert Girardin et Fabienne Leloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État, acteur du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.103-122, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinanzas en China y la India: Una disciplina apropriada de forma diversda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdalena Villareal y Lourdes Angulo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las microfinanzas en los intersticios del desarollo: Calculos, normatividades y malabarismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPN/FOJAL/CIESAS/JAL, pp.95-112, 2012, 978-607-9016-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations dans le financement des PME chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Harison et Claudine Ratsimbazafy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.449-462, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinoises, leur argent, leurs entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveline Baumann, Laurent Bazin, Pepita Ould-Ahmed et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent des anthropologues, monnaie des économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2008, Questions contemporaines / série Globalisation et sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Response to Globalization: Manufacturing Confucian Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Schuerkens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Transformations of Local Socio-Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.99-119, 2008, Routledge Advances in Sociology, 978-0-203-93511-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souliers rouges de l'économie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Changeux et Jacques Reisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde meilleur pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.169-190, 2008, Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Huanzhang et l'invention d'une pensée économique confucéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flora Blanchon et Rang-Ri Park-Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel âge de Confucius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.189-216, 2007, Collection Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y dinero en China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín Beltrán Antolín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas chinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions Bellaterra, pp.65-83, 2006, Biblioteca de China Contemporánea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques microfinancières en Chine : entre répression et récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.31-62, 2005, Tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Relations between France and Mainland China, 1979-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King-yuh Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and Social Changes in Taiwan and Mainland China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.276-298, 1989, Institute of International Relations English monograph series n°35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and Industrialization in China 1949-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Feutchwang, Athar Hussain and Thierry Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming China's Economy in the Eighties, volume II : Management, Industry and Urban Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westview Press / Zed Books, pp.26-50, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Trends and Reforms in the PRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-ming Shaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Revolution in Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taipei: Institute of Interna¬tional Relations, pp.68-87, 1987, Institute of International Relations English Monograph Series n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese market mechanism: a controversial debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neville Maxwell and Bruce McFarlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's changed road to development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Pergamon Press, pp.35-42, 1984, 978-0-08-030849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le riforme economiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Cristina Gibelli e Maria Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una Modernizzazione difficile, economia e società in Cina dopo Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano: Franco Angeli, pp.91-144, 1983, L17000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Strategy (January 1975 - June 1979): In Search of New Policies for Industrial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jack Gray and Gordon White. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's new development strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: Academic Press, pp.120-148, 1982, 0-12-296840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montenegro, China, and the Media: A Highway to Disinformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2011/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et l'Afrique : un compte de faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0nce upon a time, Africa and China...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Terre 2008/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">財源―電子財務字典 Caiyuan : un dictionnaire électronique de gestion et de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rengang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : un petit geste qui ne coûte presque rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarif zéro : Bruxelles face à Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de la dette souveraine des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne face à la Chine en Afrique – Un bilan statistique des relations commerciales en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti : Simulation du poids de la dette et du coût d'une renégociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions générales de méthodologie à propos de la Chine à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Afrique : La Chine et les « partenaires traditionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et sa dette « chinoise » au temps du COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, le paiement mobile est-il « monnaie courante » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COIDIC : signe d'une nouvelle stratégie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China in Africa: Phoenix nests versus Special Economic Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kribi : Bolloré, CMA-CGM & CHEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De pseudo-ZES le long des nouvelles routes de la soie : les zones de coopération économique et commerciale à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La China Merchants à Djibouti : de la route maritime à la route numérique de la soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01800608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies chinoises de microcrédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique vue par elle-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en Afrique : le poids de relations économiques déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, les OMD et la société de petite prospérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's economic presence in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissements en Europe du Sud-Est : avez-vous dit chinois ? Pas si simple…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : manufacture d'une éthique sociale en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONSORTIUM CITIC-CRCC ET L'AUTOROUTE EST-OUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F8D69F"/>
+    <w:nsid w:val="3662D465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-pairault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4995-6228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050853740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eklund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanna Merli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741019000390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.233.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aur&#233;gan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_afrique_et_ses_presences_chinoises_xavier_auregan_thierry_pairault_alain_gascon-9782336452197-80028.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presences_economiques_chinoises_en_mediterranee_thierry_pairault_xavier_richet-9782343248714-71694.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Adel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benbraham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benlakhlef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen-Mui Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Feutchwang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athar Hussain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558031v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-4370-0_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3531-9904-djibouti-au-xxi-siecle-enjeux-politiques-et-economiques-contemporains-dans-un-environnement-trouble-.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbr.org/publication/inroads-and-outposts-critical-infrastructure-in-chinas-africa-strategy/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/croisee-des-nouvelles-routes-soie-4014.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/abstract/9781783477333.xml?rskey=FhrPvV&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fachqoul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengang Hong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-pairault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4995-6228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050853740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14529" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attan&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Eklund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanna Merli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741019000390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.233.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Martine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aur&#233;gan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_afrique_et_ses_presences_chinoises_xavier_auregan_thierry_pairault_alain_gascon-9782336452197-80028.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presences_economiques_chinoises_en_mediterranee_thierry_pairault_xavier_richet-9782343248714-71694.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Adel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benbraham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benlakhlef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen-Mui Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Feutchwang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athar Hussain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-4370-0_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0263" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3531-9904-djibouti-au-xxi-siecle-enjeux-politiques-et-economiques-contemporains-dans-un-environnement-trouble-.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/croisee-des-nouvelles-routes-soie-4014.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbr.org/publication/inroads-and-outposts-critical-infrastructure-in-chinas-africa-strategy/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02095753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/abstract/9781783477333.xml?rskey=FhrPvV&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980961v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hammou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fachqoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710593v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengang Hong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>