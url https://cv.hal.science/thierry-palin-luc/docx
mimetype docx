--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1116,382 +1116,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of an ultrasonic torsion fatigue system for high strength materials</w:t>
+                <w:t xml:space="preserve">Identification of constitutive equations at very high strain rates using shock wave produced by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Petit</w:t>
+                <w:t xml:space="preserve">Raoudha Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jiang</w:t>
+                <w:t xml:space="preserve">Alexandre Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Polit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subramaniyan Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106395⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611285v1</w:t>
+                <w:t xml:space="preserve">hal-03434373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue failure probability estimation of the 7075-T651 aluminum alloy under multiaxial loading based on the life-dependent material parameters concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Karolczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kluger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.106174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of constitutive equations at very high strain rates using shock wave produced by laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of an ultrasonic torsion fatigue system for high strength materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramaniyan Prabhakaran</w:t>
+                <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Morin</w:t>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Favier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.104432. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.106395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434373v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ply scale modelling of the quasi-static and fatigue behaviours of an acrylic-thermoplastic-matrix and glass-fibre-reinforced laminated composite covering the service temperature range of wind turbine blades</w:t>
               </w:r>
@@ -1705,503 +1705,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in fatigue life calculation by implementing life-dependent material parameters in multiaxial fatigue criteria</w:t>
+                <w:t xml:space="preserve">In situ synchrotron ultrasonic fatigue testing device for 3D characterisation of internal crack initiation and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karolczuk</w:t>
+                <w:t xml:space="preserve">A. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Papuga</w:t>
+                <w:t xml:space="preserve">A. Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105509⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.558-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507475v1</w:t>
+                <w:t xml:space="preserve">hal-02405501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron ultrasonic fatigue testing device for 3D characterisation of internal crack initiation and growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the heat sources generated during fatigue crack growth: What consequences on the stress intensity factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Junet</w:t>
+                <w:t xml:space="preserve">Zaid Boussattine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.13140⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405501v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the heat sources generated during fatigue crack growth: What consequences on the stress intensity factor?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mechanism of internal fatigue-crack initiation and early growth in a titanium alloy with lamellar and equiaxed microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guian Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102704⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 798, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926888v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of internal fatigue-crack initiation and early growth in a titanium alloy with lamellar and equiaxed microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shouwen Xu</w:t>
+                <w:t xml:space="preserve">Progress in fatigue life calculation by implementing life-dependent material parameters in multiaxial fatigue criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karolczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guian Qian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 798, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170638v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Fatigue Crack Paths 2018 (after CP 2018)</w:t>
               </w:r>
@@ -2415,403 +2415,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review about the effects of structural and operational factors on the gigacycle fatigue of steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalenda Jeddi</w:t>
+                <w:t xml:space="preserve">Modelling of corrosion fatigue crack initiation on martensitic stainless steel in high cycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12779⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812536v1</w:t>
+                <w:t xml:space="preserve">hal-01812623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High cycle fatigue strength assessment methodology considering punching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Dehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 213, pp.691-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of corrosion fatigue crack initiation on martensitic stainless steel in high cycle fatigue regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">A review about the effects of structural and operational factors on the gigacycle fatigue of steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalenda Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.397-405. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.969-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812623v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ultrasonic fatigue testing device for biaxial bending in the gigacycle regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,1066 +3259,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the contribution of different effects induced by the punching process on the high cycle fatigue strength of the M330-35A electrical steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Gigacycle fatigue behavior of a cast aluminum alloy under biaxial bending: experiments with a new piezoelectric fatigue testing device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Koechlin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.3256-3263. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, pp.1173-1180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366535v1</w:t>
+                <w:t xml:space="preserve">hal-02333998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Cycle Fatigue Strength of Punched Thin Fe-Si Steel Sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the impact of punching operations on the high cycle fatigue strength of Fe-Si thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Dehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/MPC20150063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, Part 3, pp.721-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375905v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic fatigue testing device under biaxial bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Brugger</w:t>
+                <w:t xml:space="preserve">Very high cycle fatigue strength and crack growth of thin steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Perez Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (37), pp.46-51</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (36), pp.112-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333401v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the impact of punching operations on the high cycle fatigue strength of Fe-Si thin sheets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic fatigue testing device under biaxial bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Koechlin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (37), pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486114v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high cycle fatigue strength and crack growth of thin steel sheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure-based study of the crack initaition mechanisms in pure copper under high cycle multiaxial fatigue loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Perez Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Bathias</w:t>
+                <w:t xml:space="preserve">Komban Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3210-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353322v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-based study of the crack initaition mechanisms in pure copper under high cycle multiaxial fatigue loading conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Comparison of crack paths in a forged and extruded aeronautical titanium alloy loaded in torsion in the gigacycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.400⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281694v1</w:t>
+                <w:t xml:space="preserve">hal-05421435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigacycle fatigue behavior of a cast aluminum alloy under biaxial bending: experiments with a new piezoelectric fatigue testing device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Brugger</w:t>
+                <w:t xml:space="preserve">Crack initiation in VHCF regime on forged titanium alloy under tensile and torsion loading modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Blanc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 Part2, pp.318-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333998v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of crack paths in a forged and extruded aeronautical titanium alloy loaded in torsion in the gigacycle fatigue regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Nikitin</w:t>
+                <w:t xml:space="preserve">Study of the contribution of different effects induced by the punching process on the high cycle fatigue strength of the M330-35A electrical steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Dehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Bathias</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3256-3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421435v1</w:t>
+                <w:t xml:space="preserve">hal-01366535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation in VHCF regime on forged titanium alloy under tensile and torsion loading modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Nikitin</w:t>
+                <w:t xml:space="preserve">High Cycle Fatigue Strength of Punched Thin Fe-Si Steel Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Dehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 Part2, pp.318-325. </w:t>
+              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/MPC20150063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372854v1</w:t>
+                <w:t xml:space="preserve">hal-01375905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high cycle fatigue of a high strength steel under sea water corrosion: A strong corrosion and mechanical damage coupling</w:t>
               </w:r>
@@ -4330,51 +4330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Perez-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,103 +4421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and simulation of the effect of punching on the high cycle fatigue strength of thin electric steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Dehmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,90 +4542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local high cycle fatigue strength criterion for metallic materials with corrosion defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38, pp.1017-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack path in aeronautical titanium alloy under ultrasonic torsion loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new piezoelectric fatigue testing machine in pure torsion for ultrasonic gigacycle fatigue tests: application to forged and extruded titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,274 +4956,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Cycle Fatigue Behaviour of Pure Tantalum under Multiaxial and Variable Amplitude Loadings</w:t>
+                <w:t xml:space="preserve">Statistical assessment of multiaxial HCF criteria at the grain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marechal</w:t>
+                <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nadal</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.1341⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057955v1</w:t>
+                <w:t xml:space="preserve">hal-01057879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical assessment of multiaxial HCF criteria at the grain scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hor</w:t>
+                <w:t xml:space="preserve">High-Cycle Fatigue Behaviour of Pure Tantalum under Multiaxial and Variable Amplitude Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
+                <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.151-158. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 891-892, pp.1341-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057879v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the effect of plastic dissipation in heat at the crack tip on the stress intensity factor under cyclic loading</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF STRESS GRADIENT EFFECT ON FATIGUE LIFE USING WEIBULL BASED DISTRIBUTION FUNCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Karolczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5525,90 +5525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Corrosion on the High Cycle Fatigue Strength of Martensitic Stainless Steel X12CrNiMoV12-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.10.1016/j.ijfatigue.2012.09.018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,90 +5642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanical modelling of high cycle fatigue behaviour of metals under multiaxial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.112-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5753,762 +5753,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overload effects on a ferritic-baintic steel and a cast aluminium alloy: two very different behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Thermal effect of plastic dissipation at the crack tip on the stress intensity factor under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalid El Dsoki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mawe.201100868⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (6), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019441v1</w:t>
+                <w:t xml:space="preserve">hal-01057941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique du comportement en fatigue à grand nombre de cycles d'agrégats polycristallins de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.209-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2011109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009893v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effect of plastic dissipation at the crack tip on the stress intensity factor under cyclic loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of multiaxial fatigue strength of steel component treated by surface induction hardening and comparison with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Paris</w:t>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (6), pp.961-972. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.1040-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057941v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multiaxial fatigue strength of steel component treated by surface induction hardening and comparison with experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overload effects on a ferritic-baintic steel and a cast aluminium alloy: two very different behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Coupard</w:t>
+                <w:t xml:space="preserve">Chalid El Dsoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">Hadrien Bidonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bristiel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heinz Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (8), pp.1040-1047. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (11-12), pp.846-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mawe.201100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418494v1</w:t>
+                <w:t xml:space="preserve">hal-05019441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation and growth on a steel in the very high cycle regime with sea water corrosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling invariance of fatigue crack growth in gigacycle loading regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Oborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 77 (11), pp.1953-1962. </w:t>
+              <w:t xml:space="preserve">Tech. Phys. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (11), pp.1061-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S106378501011026X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421443v1</w:t>
+                <w:t xml:space="preserve">hal-01251159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling invariance of fatigue crack growth in gigacycle loading regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue crack initiation and growth on a steel in the very high cycle regime with sea water corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Oborin</w:t>
+                <w:t xml:space="preserve">Ruben Pérez-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bannikov</w:t>
+                <w:t xml:space="preserve">Gonzalo Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Naimark</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Croce Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech. Phys. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (11), pp.1061-1063. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77 (11), pp.1953-1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S106378501011026X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251159v1</w:t>
+                <w:t xml:space="preserve">hal-05421443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic–Plastic Transition in Iron: Structural and Thermodynamic Features</w:t>
               </w:r>
@@ -6605,516 +6605,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of statically-indeterminate structural members and frames with cracks present</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Croce Paris</w:t>
+                <w:t xml:space="preserve">Effects of LCF Loadings on the HCF Life of Notched Specimens in Ferritic-Bainitic Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bidouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (11-12), pp.814-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/120.110069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420374v1</w:t>
+                <w:t xml:space="preserve">hal-05418737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of LCF Loadings on the HCF Life of Notched Specimens in Ferritic-Bainitic Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Bidouard</w:t>
+                <w:t xml:space="preserve">The behavior of statically-indeterminate structural members and frames with cracks present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Croce Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (11-12), pp.814-818. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (12), pp.1920-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/120.110069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418737v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of Anomalous Energy Absorption in Nanocrystalline Titanium under Cyclic Loading Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O.B Naimark</w:t>
+                <w:t xml:space="preserve">Residual stresses in surface induction hardening of steels: Comparison between experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Z Valiev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063785008070067⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 487 (1-2), pp.328-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417522v1</w:t>
+                <w:t xml:space="preserve">hal-05418484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in surface induction hardening of steels: Comparison between experiment and simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+                <w:t xml:space="preserve">Experimental Investigations of Anomalous Energy Absorption in Nanocrystalline Titanium under Cyclic Loading Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.A Plekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ji</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I.P Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 487 (1-2), pp.328-339. </w:t>
+              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (7), pp.557-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063785008070067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418484v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis, infrared and structural investigations of energy dissipation in metals under cyclic loading</w:t>
               </w:r>
@@ -7419,486 +7419,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Plane Concept and Energy Approach in Multiaxial Fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue crack initiation and growth in a 35CrMo4 steel investigated by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Plekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Morel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Naimark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Prüfung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/120.100660⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (1-2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00856.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372035v1</w:t>
+                <w:t xml:space="preserve">hal-01373473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation and growth in a 35CrMo4 steel investigated by infrared thermography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Plane Concept and Energy Approach in Multiaxial Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O.B. Naimark</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 28 (1-2), pp.169-178. </w:t>
+              <w:t xml:space="preserve">Materials Prüfung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (5), pp.2-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00856.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/120.100660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373473v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Life of a SG Cast Iron under Real Loading Spectra: Effect of the Correlation Factor Between Bending and Torsion</w:t>
+                <w:t xml:space="preserve">Fatigue life under non-Gaussian random loading from various models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lagoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieslony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JAI19040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2003.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372041v1</w:t>
+                <w:t xml:space="preserve">hal-01372057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life under non-Gaussian random loading from various models</w:t>
+                <w:t xml:space="preserve">Fatigue Life of a SG Cast Iron under Real Loading Spectra: Effect of the Correlation Factor Between Bending and Torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26, pp.349-363. </w:t>
+              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2003.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/JAI19040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372057v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A volumetric energy based high cycle multiaxial fatigue citerion</w:t>
               </w:r>
@@ -8096,51 +8096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-local theory applied to high cycle multiaxial fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study and link between mesoscopic and energetic approaches in high cycle multiaxial fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8512,51 +8512,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of I2M laboratory</w:t>
+                <w:t xml:space="preserve">Présentation de l'Institut de mécanique et d'ingénierie (I2M)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -8576,75 +8576,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430242v1</w:t>
+                <w:t xml:space="preserve">hal-05430232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'Institut de mécanique et d'ingénierie (I2M)</w:t>
+                <w:t xml:space="preserve">Presentation of I2M laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
@@ -8664,51 +8664,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430232v1</w:t>
+                <w:t xml:space="preserve">hal-05430242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8923,601 +8923,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des modèles d'endommagement à l'échelle du pli pour l'optimisation du dimensionnement des pales d'éoliennes en fatigue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">VHCF behaviour of Inconel 718 under symmetric tension-compression at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.X. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Very High Cycle Fatigue (VHCF7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621577v1</w:t>
+                <w:t xml:space="preserve">hal-04854839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of two-phase titanium alloy in VHCF regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
+                <w:t xml:space="preserve">Calculs de microstructures en fatigue : pourquoi, comment et avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Very High Cycle Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT Aussois 2017 : Fatigue des structures et des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597824v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de microstructures en fatigue : pourquoi, comment et avec quels résultats ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guerchais</w:t>
+                <w:t xml:space="preserve">Effet de la température et de la teneur en eau sur les mécanismes d’endommagement dans un composite à matrice acrylique et fibres de verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT Aussois 2017 : Fatigue des structures et des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024421v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHCF behaviour of Inconel 718 under symmetric tension-compression at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Apports des modèles d'endommagement à l'échelle du pli pour l'optimisation du dimensionnement des pales d'éoliennes en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Very High Cycle Fatigue (VHCF7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854839v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température et de la teneur en eau sur les mécanismes d’endommagement dans un composite à matrice acrylique et fibres de verre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Wahl</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour of two-phase titanium alloy in VHCF regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Very High Cycle Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621562v1</w:t>
+                <w:t xml:space="preserve">hal-01597824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack initiation and growth on an extruded titanium alloy in gigacycle regime: comparison between tension and torsion loadings</w:t>
               </w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Creep and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9709,217 +9709,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible modelling framework leading to a probabilistic multiaxial Kitagawa-Takahashi diagram: Applied to cast Al-Si alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Influence of defects on the very high cycle fatigue behaviour of forged aeronautic titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shanyavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Fatigue Design and Material Defects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.10004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083703v1</w:t>
+                <w:t xml:space="preserve">hal-01668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible modelling framework leading to a probabilistic multiaxial Kitagawa‐Takahashi diagram: Applied to cast Al‐Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet‐duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,990 +9912,1016 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.02002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defects on the very high cycle fatigue behaviour of forged aeronautic titanium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Nikitin</w:t>
+                <w:t xml:space="preserve">A flexible modelling framework leading to a probabilistic multiaxial Kitagawa-Takahashi diagram: Applied to cast Al-Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Fatigue Design and Material Defects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141202002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668790v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies numériques pour le calcul d’agrégat polycristallins dans le contexte de la fatigue multiaxiale à grande durée de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du comportement mécanique de joints soudés par FSW en alliages d'aluminium des séries 2000 et 7000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750063v1</w:t>
+                <w:t xml:space="preserve">hal-03440568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de surface libre dans les agrégats polycristallins en fatigue à grand nombre de cycles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Stratégies numériques pour le calcul d'agrégat polycristallins dans le contexte de la fatigue multiaxiale à grande durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.6</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871351v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies numériques pour le calcul d'agrégat polycristallins dans le contexte de la fatigue multiaxiale à grande durée de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de surface libre dans les agrégats polycristallins en fatigue à grand nombre de cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722070v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de joints soudés par FSW en alliages d'aluminium des séries 2000 et 7000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Demmouche</w:t>
+                <w:t xml:space="preserve">Etude de la tenue en fatigue des tôles minces ferromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Dehmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440568v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tenue en fatigue des tôles minces ferromagnétiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Mareau</w:t>
+                <w:t xml:space="preserve">Amorçage de fissures en fatigue multiaxiale à grande durée de vie : observations expérimentales et simulations de microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441453v1</w:t>
+                <w:t xml:space="preserve">hal-03440598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorçage de fissures en fatigue multiaxiale à grande durée de vie : observations expérimentales et simulations de microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">High cycle multiaxial fatigue crack initiation : experimental observations and microstructure simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440598v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High cycle multiaxial fatigue crack initiation : experimental observations and microstructure simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies numériques pour le calcul d’agrégat polycristallins dans le contexte de la fatigue multiaxiale à grande durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">11. Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906451v1</w:t>
+                <w:t xml:space="preserve">hal-02750063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du comportement en fatigue à grand nombre de cycle d'agrégats polycristallins de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10940,243 +10940,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche incrémentale énergétique et non locale de calcul de durée de vie en fatigue de structures entaillées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Influence des défauts de fonderie sur la résistance en fatigue d'un alliage d'aluminium de fonderie : application aux carters de transmissions mécaniques de puissance de turboréacteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bénabés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Cocheteux</w:t>
+                <w:t xml:space="preserve">Gilles Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362032v1</w:t>
+                <w:t xml:space="preserve">hal-03360422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des défauts de fonderie sur la résistance en fatigue d'un alliage d'aluminium de fonderie : application aux carters de transmissions mécaniques de puissance de turboréacteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Morel</w:t>
+                <w:t xml:space="preserve">Approche incrémentale énergétique et non locale de calcul de durée de vie en fatigue de structures entaillées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénabés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellett</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360422v1</w:t>
+                <w:t xml:space="preserve">hal-03362032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11736,51 +11736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreenivas Penkulinti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreeniva Penkulinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenda Jeddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bergamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikitin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shanyavskiy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Junet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Karolczuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kluger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Seddik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rondepierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniyan Prabhakaran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shanyavskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959921010112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karolczuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Papuga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buffiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boussattine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guian Qian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carpinteri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youshi Hong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12779" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Dehmani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Koechlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vantadori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valettte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Betekhtin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kadomtsev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Narykova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V Bannikov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Abaimov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959917010076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20150063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.09.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouarabi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Mora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bathias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komban Agbessi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.400" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Mora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12329" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12350" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marechal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.1341" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.C. Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cocheteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.12.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalid El Dsoki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bidonard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kaufmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201100868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009893v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76FDCA599A8DD9D9D930411F29CECB4A2BF24FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.11.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.02.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P&#233;rez-Mora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dominguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croce Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.02.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oborin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bannikov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naimark" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378501011026X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A Plekhov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B Naimark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784209080088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.05.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bidouard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.110069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z Valiev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P Semenova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785008070067" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Plekhov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saintier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Uvarov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.02.462" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373462v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vittori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.07.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delahay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.06.048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372035v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100660" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plekhov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uvarov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00856.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI19040" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagoda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieslony" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2003.08.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasserre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(03)00048-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00527.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(00)00100-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376427v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lasserre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80084-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. B&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1998.00409.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597824v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.144" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellett" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141202002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet&#8208;duc Le" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871351v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722070v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Agbessi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;nab&#233;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360422v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906110v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-309-7.50004-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamoto Itoh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Sakane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Susmel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreenivas Penkulinti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sreeniva Penkulinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenda Jeddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bergamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikitin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shanyavskiy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Junet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Seddik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rondepierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniyan Prabhakaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Karolczuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kluger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106174" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shanyavskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959921010112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buffiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boussattine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guian Qian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karolczuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Papuga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carpinteri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youshi Hong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.01.034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Dehmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Koechlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12779" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vantadori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valettte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Betekhtin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kadomtsev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Narykova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V Bannikov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Abaimov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959917010076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333998v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.09.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouarabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Mora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bathias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komban Agbessi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.05.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.406" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20150063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Mora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12329" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12350" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marechal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.1341" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.C. Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cocheteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.12.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.11.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009893v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76FDCA599A8DD9D9D930411F29CECB4A2BF24FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.02.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalid El Dsoki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bidonard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kaufmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201100868" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oborin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bannikov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naimark" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378501011026X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P&#233;rez-Mora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dominguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croce Paris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.02.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A Plekhov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B Naimark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784209080088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bidouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.110069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.05.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z Valiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P Semenova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785008070067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Plekhov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saintier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Uvarov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.02.462" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373462v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vittori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.07.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delahay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.06.048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plekhov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uvarov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00856.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100660" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagoda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieslony" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2003.08.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI19040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasserre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(03)00048-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00527.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(00)00100-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376427v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lasserre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80084-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. B&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1998.00409.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854839v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Zhao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621562v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621577v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.144" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet&#8208;duc Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141202002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440568v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722070v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440598v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Agbessi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906451v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;nab&#233;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906110v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-309-7.50004-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamoto Itoh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Sakane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Susmel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>