--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -97,1226 +97,1226 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03235827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un usage politique du vêtement (XVIIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burger-Roussennac Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastorello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">Heloise Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lejeune, Autobiographie et homosexualité en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Meyer-Plantureux, Antisémitisme et homophobie. Clichés en scène et à l’écran, XIXe–XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Meyer-Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisémitisme Clichés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cet Antisémitisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">120 Battements par minute film de Robin Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sexualités en révolutions, XIXe–XXIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.6648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier, Les alinéas au placard : l’abrogation du délit d’homosexualité (1977-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.3825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delessert, Les homosexuels sont un danger absolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.2860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et identification des pratiques homosexuelles masculines à travers des membres des classes populaires parisiennes au cours de la première partie du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 08, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.3808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sodomie masculine dans les pamphlets révolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 361, pp.91-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ahrf.11698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ABOLITION DU CRIME DE SODOMIE EN 1791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 112-113, pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stigmatisation particulière du pédéraste passif dans les enquêtes de médecine légale dans la première partie du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 03.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.1850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315064v1</w:t>
-              </w:r>
-[...229 lines deleted...]
-                <w:t xml:space="preserve">hal-04365378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1334,51 +1334,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du péché de Sodome à l’outrage aux moeurs : l’homosexualité masculine en France de la fin de l’Ancien régime à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les homosexuel-le-s en France : du bûcher aux camps de la mort : histoire et mémoire d’une répression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tirésias-Michel Reynaud, 2018, 978-2-915293-99-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs de morale et homosexualité à Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faggion, Lucien; Regina, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit et justice : France, Italie, Espagne, XIVe-XIXe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, 2014, 978-2-85399-957-1</w:t>
@@ -1476,51 +1476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage homosexuel en France : objections culturelles et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dervin, Fred. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de culture : comprendre et maîtriser ses détournements et manipulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.167-193, 2013</w:t>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodome à Paris : protohistoire de l'homosexualité masculine fin XVIIIe - milieu XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pastorello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris-Diderot - Paris VII, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meyer-Plantureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antis&#233;mitisme Clich&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cet Antis&#233;mitisme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01853273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6648" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.3825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.2860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.3808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burger-Roussennac Annie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burger-Roussennac Annie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meyer-Plantureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antis&#233;mitisme Clich&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cet Antis&#233;mitisme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01853273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.3825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.2860" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.3808" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04315064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>