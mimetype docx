--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -3047,247 +3047,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic Flexibility and Grounded Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 AISB Convention : Workshop on Language Learning for Artificial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Falmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the Semantic Change Dynamics using Diachronic Word Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence (NLPinAI Special Session)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Predictive Approach to Semantic Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,381 +4805,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lexical Knowledge Acquisition: Towards a Continuous and Flexible Representation of the Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Cognitive Knowledge Acquisition and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring Natural Language Processing Methods for Finno-Ugric Langages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Computational Linguistics for Uralic Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marchal</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Open Source Annotators for Entity Linking through Weighted Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cognitive Knowledge Acquisition and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Joint Conference on Lexical and Computational Semantics (*SEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2015, Denver, United States. pp.211-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology in the Digital Age: From Paper to Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ferguth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173964v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01173967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELCO3: Entity Linking with Corpus Coherence Combining Open Source Annotators</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment extraire semi automatiquement des données de bases de données ou de textes structurés en catalogue, un travail collaboratif (Projet EITAB – Chronocarto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,230 +5608,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping the Natural Language Processing Domain: Experiments using the ACL Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2014, the Ninth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., May 2014, Reykjavik, Iceland. pp.2972-2979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social and semantic diversity: Socio-semantic representation of a scientific corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Workshop on Language Technology for Cultural Heritage, Social Sciences, and Humanities (LaTeCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gothenburg, Sweden. pp.71--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401777v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01056147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Economic Crisis: Some Preliminary Investigations</w:t>
               </w:r>
@@ -5912,64 +5912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse discursive automatique du corpus ACL Anthology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6279,51 +6279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint - Étienne, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6577,51 +6577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIALCOM (the 2012 ASE/IEEE International Conference on Social Computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASE/IEEE., Sep 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,51 +6823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Weakly-supervised Approach to Argumentative Zoning of Scientific Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,50 +8043,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LexSchem: A Large Subcategorization Lexicon for French Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur le « champ linguistique » en France dans l'après guerre (1950-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Mondial de linguistique française (CMLF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we still Need Gold Standards for Evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resource and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8108,303 +8354,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347010v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-00321436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regroupement Automatique de Documents en Classes Événementielles</w:t>
               </w:r>
@@ -8630,50 +8630,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring documents: A discourse based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances In Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bulgaria. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatically Restructuring Practice Guidelines using the GEM DTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8682,260 +8885,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Natural Language Processing (BioNLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153292v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-00174891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une ressource prédicative pour l'extraction d'information</w:t>
               </w:r>
@@ -9292,77 +9292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust linguistic infrastructure for efficient web content analysis: the ALVIS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9708,290 +9708,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pré-analyse de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Analyse des Données Textuelles (JADT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Louvain, Belgique. pp.897-904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content annotation for the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The NEMIS 2004 Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rome, Italy. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105679v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00085178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération semi-automatique de grammaires de commande</w:t>
               </w:r>
@@ -10059,103 +10059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t>
@@ -11304,51 +11304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence Traitement Automatique des Langues Naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12569,77 +12569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chaîne d’extraction pour l’enrichissement de bases de données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ferguth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13566,64 +13566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité sociale et sémantique: représentation socio-sémantique d’un corpus scientifique, le cas du corpus ACL Anthology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15337,90 +15337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15697,51 +15697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard Olbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15995,51 +15995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Socio-Epistemic Dynamics Of Scientiﬁc Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16454,64 +16454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Semantic Change: A Corpus-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17577,203 +17577,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Content annotation for the semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Spiros Sirmakessis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.250-262, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una metodologica per l'annotazione e l'estrazione d'informazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bolasco, A. Canzonetti et F.M. Capo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Mining: Uno strumento strategico per imprese e insitutioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASU, pp.37-45, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des systèmes d'analyse et de compréhension de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18102,538 +18102,538 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Erjavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de l'art des méthodes linguistiques et statistiques pour l'extraction d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et repérage des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TagEN, un système de reconnaissance d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Deral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...329 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19363,51 +19363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Socio-Epistemic Dynamics Of Scientiﬁc Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19627,90 +19627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunja Mladenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20181,51 +20181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.787" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Koppatz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alnajjar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555858.3555930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pimentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Partanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rueter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtae Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Yoon Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carbonell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukhaled" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgregor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riessler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoneum Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cornudella Gaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi van Trijp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Omodei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korhonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rimell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Ezzat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Devereux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pilkington" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messiant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;n&#233;reux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Koppel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159077v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbecque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goujon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dutoit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210843v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/linguistique-psycholinguistique/babel-20_9782738148490.php" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/language-cognition-and-computational-models/90CC7DBA6CADB1FE361266D311CB4413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/machine-translation-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Alishahi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Saggion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berwick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaji Bandyopadhyay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975786v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vulic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Maria Ponti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Petti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Leviant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00391" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.55816" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425462v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;horan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeni Berzak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vuli&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Reichart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00357" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915730v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420718v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.110.1.3132113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.1.04poi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Duron-Tejedor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027342v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Jost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14812693" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37494-5_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781316676974" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782442v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes S&#225;ndor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198268v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005507v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085173v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101492v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062847v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Elamrani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05365551v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997336v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508665v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kelly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539015v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997337v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095576v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436064v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.787" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Koppatz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alnajjar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555858.3555930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pimentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Partanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rueter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtae Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Yoon Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carbonell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgregor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukhaled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riessler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoneum Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cornudella Gaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi van Trijp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Omodei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korhonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rimell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Ezzat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Devereux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pilkington" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messiant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;n&#233;reux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Koppel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539025v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159077v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbecque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goujon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dutoit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210843v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/linguistique-psycholinguistique/babel-20_9782738148490.php" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/language-cognition-and-computational-models/90CC7DBA6CADB1FE361266D311CB4413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/machine-translation-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Alishahi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Saggion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berwick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaji Bandyopadhyay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975786v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vulic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Maria Ponti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Petti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Leviant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00391" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.55816" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425462v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;horan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeni Berzak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vuli&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Reichart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00357" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915730v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420718v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.110.1.3132113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.1.04poi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Duron-Tejedor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027342v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Jost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14812693" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37494-5_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781316676974" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782442v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes S&#225;ndor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198268v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005507v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105680v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085173v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101492v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062847v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Elamrani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05365551v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997336v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508665v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kelly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539015v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997337v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095576v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436064v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>