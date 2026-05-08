--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,541 +248,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Language Style Matching in Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Durandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'IA peut-elle vraiment nous aider à explorer les grands corpus littéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concordial 2024 (La constitution de corpus en diachronie longue, entre tradition philologique et analyse quantitative)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bias, Subjectivity and Norm in Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aequitas (Fairness and Bias in AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Jacques de Compostelle, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Clustering Baseline for Event Detection on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on the Future of Event Detection (FuturED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Nov 2024, Miami, United States. pp.18-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.futured-1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BookNLP-fr, the French Versant of BookNLP. A Tailored Pipeline for 19th and 20th Century French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Clément Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequitas (Fairness and Bias in AI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational Literary Studies (CCLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26083/tuprints-00027396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating References to Mythological Entities in French Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHR (Computational Humanities Research) -- Digital Methods for Mythological Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Analysis, Plot Theory: Revisiting French Literature through Character Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newman Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,73 +892,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities (DH2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Canonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -879,87 +974,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Humanities Research CHR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Large French Literary Corpora : French BookNLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,9445 +1082,9445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on AI and Large Language Models (LLMs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure; in coordination with the CHR 2023 Conference (Dec 6-8, 2023, EPITA, Paris), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Machine Translation Changed the Translation industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Responsible AI Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TUM, Sep 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques observations sur la notion de biais dans les modèles de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Correspondence between Compositionality and Imitation in Emergent Neural Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.12432-12447, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.787⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04242002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event annotation for literary corpora analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grunspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2022, Tokyo, Japan. pp.471-472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738806v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern French Poetry Generation with RoBERTa and GPT-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Creativity, ICCC’22!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern French Poetry Generation with RoBERTa and GPT-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Computational Creativity (ICCC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCC, Jun 2022, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Order Matters When You Increase Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1808-1815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On &amp;quot;Human Parity&amp;quot; and &amp;quot;Super Human Performance&amp;quot; in Machine Translation Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resource and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does BERT really agree ? Fine-grained Analysis of Lexical Dependence on a Syntactic Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACL (Int. Conf. of the Association for Computational Linguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, May 2022, Dublin, Ireland. pp.2309-2315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing for the Usage of Grammatical Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Cotterell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 60th Annual Meeting of the Association for Computational Linguistics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, May 2022, Dublin, Ireland. pp.8818-8831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-long.603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Factual News Headlines in Finnish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Koppatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Natural Language Generation Conference (INLG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subject Verb Agreement Error Patterns in Meaningless Sentences: Humans vs. BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 29th International Conference on Computational Linguistic (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Games as a Corpus: Sentiment Analysis using Fallout New Vegas Dialog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference on the Foundations of Digital Games (FDG ’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555858.3555930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Karim Lasri</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Conference on Computational Linguistic (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text Zoning of Theater Reviews: How Different are Journalistic from Blogger Reviews?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Jul 2022, Tokyo, Japan. pp.471-472</w:t>
+              <w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sichar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It’s complicated!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Creativity, ICCC’22!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">“Tool Criticism 3.0” Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online (due to COVID, initially planned in Ottawa), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OuPoCo, the Combinatorial Poetry Workbench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Creativity (ICCC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCC, Jun 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Digital Humanities 2020 (DH2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnet Combinatorics with OuPoCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1808-1815</w:t>
+              <w:t xml:space="preserve">4th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL-SIGHUM, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-Supervised Learning on Meta Structure: Multi-Task Tagging and Parsing in Low-Resource Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungtae Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Yoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the Association for the Advancement of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Dialect Adaptation in Finnish and its Effect on Perceived Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Partanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Rueter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Computational Creativity (ICCC’20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the Semantic Change Dynamics using Diachronic Word Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence (NLPinAI Special Session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic Flexibility and Grounded Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 AISB Convention : Workshop on Language Learning for Artificial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Falmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Predictive Approach to Semantic Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel of Character&amp;quot;: Towards the Automatic Annotation of Characters in a Large Corpus of French Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Corpus Linguistics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingual Dependency Parsing for Low-Resource Languages: Case Studies on North Saami and Komi-Zyrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungtae Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Partanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resource and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...476 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependency Parsing of Code-Switching Data with Cross-Lingual Feature Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Partanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...412 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtae Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...487 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Riessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Computational Linguistics for Uralic Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Helsinki, Finland. pp.1 - 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Multilingual Dependency Parsing for Low-Resource Languages: Case Studies on North Saami and Komi-Zyrian</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEx BiST: A Multi-Source Trainable Parser with Deep Contextualized Lexical Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtae Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niko Partanen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheoneum Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changki Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K18-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distant Rhythm: Automatic Enjambment Detection on Four Centuries of Spanish Sonnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara I Martínez Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjambment Detection in a Large Diachronic Corpus of Spanish Sonnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara I Martínez Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gonzalez-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LaTeCH-CLFL 2017, Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2017, Vancouver, Canada. pp.27 - 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A System for Multilingual Dependency Parsing based on Bidirectional LSTM Feature Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungtae Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Aug 2017, Vancouver, Canada. pp.63 - 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UDLex: Towards Cross-language Subcategorization Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Dependency Linguistics (Depling 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Sep 2017, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Bentham Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tieberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Terras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Jul 2016, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying usage patterns in corpus data: A multifactorial account of stance-taking markers in English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Karolina@wa.Amu.Edu.Pl Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAM‐E 2016 Conference, Université Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Continuum-based Model of Lexical Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CICLing Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Intrinsic Motivation in Artificial Language Emergence: a Case Study on Colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Cornudella Gaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi van Trijp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.1646 - 1656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Negotiation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jagiellonian University and Pedagogical University, Jul 2016, Cracovie, Poland. pp.663-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More than Word Cooccurrence: Exploring Support and Opposition in International Climate Negotiations with Semantic Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC: The 10th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portorož, Slovenia. pp.1902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Natural Language Processing Methods for Finno-Ugric Langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Workshop on Computational Linguistics for Uralic Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical Knowledge Acquisition: Towards a Continuous and Flexible Representation of the Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Cognitive Knowledge Acquisition and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring a Continuous and Flexible Representation of the Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.297-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology in the Digital Age: From Paper to Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ferguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Open Source Annotators for Entity Linking through Weighted Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference on Lexical and Computational Semantics (*SEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2015, Denver, United States. pp.211-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELCO3: Entity Linking with Corpus Coherence Combining Open Source Annotators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 Conference of the North American Chapter of the Association for Computational Linguistics – Human Language Technologies (NAACL HLT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2015, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL92: Entity Linking Combining Open Source Annotators via Weighted Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Workshop on Semantic Evaluation (SemEval 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2015, Denver, United States. pp.355-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating Navigable Semantic Maps from Social Sciences Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment extraire semi automatiquement des données de bases de données ou de textes structurés en catalogue, un travail collaboratif (Projet EITAB – Chronocarto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ferguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkéogis_ DIGImeTAL-Gruppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and semantic diversity: Socio-semantic representation of a scientific corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 8th Workshop on Language Technology for Cultural Heritage, Social Sciences, and Humanities (LaTeCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gothenburg, Sweden. pp.71--79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Natural Language Processing Domain: Experiments using the ACL Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2014, the Ninth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., May 2014, Reykjavik, Iceland. pp.2972-2979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Economic Crisis: Some Preliminary Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NLP Unshared Task in PoliInformatics, ACL 2014 Workshop on Language Technologies and Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse discursive automatique du corpus ACL Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème conférence Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage., Jun 2014, Marseille, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing Mutations in Breton with Finite-State Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Celtic Language Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimality Theory as a Framework for Lexical Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tensor-based Factorization Model of Semantic Compositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van de Cruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association of Computational Linguistics (HTL-NAACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.1142-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du continu dans les interactions entre unités linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Interactions dans les Systèmes Complexes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut thématique pluridisciplinaire modélisation-systèmes-langages (Université d'Orléans), Jun 2013, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A symmetric approach to understand the dynamics of scientiﬁc collaborations and knowledge production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint - Étienne, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Victorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00698971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiway Tensor Factorization for Unsupervised Lexical Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van de Cruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rimell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLING 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.2703-2720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Level Modeling of Quotation Families Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOCIALCOM (the 2012 ASE/IEEE International Conference on Social Computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASE/IEEE., Sep 2012, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing the Continuum between Arguments and Adjuncts within Predicate-Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NINJAL Inter­na­tional Sym­posium on "Valency Classes and Alter­na­tions in Japanese"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New framework for Annotating Semantic Relations in Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Weakly-supervised Approach to Argumentative Zoning of Scientific Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Methods in Natural language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latent Vector Weighting for Word Meaning in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van de Cruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the cross-linguistic potential of VerbNet-style classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoLing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China, China. pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Scale Acquisition of Feature-Based Conceptual Representations from Textual Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Devereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBSEAS, a Summarization System - Integration of Opinion Mining Techniques to Summarize Blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Généreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Athènes, Greece. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Document Structure into a Multi-Document Summarizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria. pp.130-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation fonctionnelle de corpus arborés avec des Champs Aléatoires Conditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozenknop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the Scope of Conditions in Texts: A Discourse-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Conference of the Pacific Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sapporo, France. no pagination</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition d'informations lexicales à partir de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième colloque international de l'Association Française de Linguistique Cognitive (AFLICO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (IC2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexSchem: A Large Subcategorization Lexicon for French Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur le « champ linguistique » en France dans l'après guerre (1950-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Mondial de linguistique française (CMLF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we still Need Gold Standards for Evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resource and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">, 2008, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Changki Lee</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regroupement Automatique de Documents en Classes Événementielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.201-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clara I Martínez Cantón</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexSchem: A Large Subcategorization Lexicon for French Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Language Resource and Evaluation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Morocco. sans pagination</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clara I Martínez Cantón</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description of the LIPN System at TAC 2008: Summarizing Information and Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Généreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Gonzalez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaTeCH-CLFL 2017, Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.282-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kyungtae Lim</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Natural Language Learning (CoNLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Aug 2017, Vancouver, Canada. pp.63 - 70</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...3682 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversies and Misunderstandings about Meaning: On the reception of Odgen and Richards' book, &amp;quot;The Meaning of Meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the History of the Language Sciences (ICHOLS'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment analysis using automatically labelled financial news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Généreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Koppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2008 Workshop on Sentiment Analysis: Emotion, Metaphor, Ontology and Terminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michel Généreux</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically Restructuring Practice Guidelines using the GEM DTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.282-291</w:t>
+              <w:t xml:space="preserve">Biomedical Natural Language Processing (BioNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anna Korhonen</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.142</w:t>
+              <w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring documents: A discourse based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mondial de linguistique française (CMLF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Recent Advances In Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bulgaria. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation d'une ressource prédicative pour l'extraction d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Messiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resource and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque Lexique et Grammaire 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UP13: Knowledge poor methods (sometimes) perform poorly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances (IC2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">ACL SemEval (Semantic Evaluation) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une Ressource Prédicative pour l'Extraction d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LGC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Bonifacio, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with Metonymic Readings of Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t>
+              <w:t xml:space="preserve">The 28th Annual Conference of the Cognitive Science Society (CogSci 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1962-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistically Grounded Models of Language Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances In Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bulgaria. pp.NC</w:t>
+              <w:t xml:space="preserve">The 28th Annual Conference of the Cognitive Science Society (CogSci 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.2587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust linguistic infrastructure for efficient web content analysis: the ALVIS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174891v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Weissenbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Natural Language Processing (BioNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium on Digital Semantic Content across Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et structuration de textes procéduraux pour l'aide à la modélisation de connaissances : le rôle de la structure visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Caen, France. pp.195-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dealing with Metonymic Readings of Named Entities</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours interprétatifs et terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le statut référentiel des entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Annual Conference of the Cognitive Science Society (CogSci 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1962-1968</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système STIM/LIPN à EQueR 2004, tâche médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EQueR (conférence TALN 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dourdan, France. pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.173-183</w:t>
+              <w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Automatic extraction of paraphrastic phrases from medium size corpora</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Content annotation for the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, Genève, pp.638-644</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The NEMIS 2004 Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rome, Italy. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-analyse de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Analyse des Données Textuelles (JADT 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Louvain, Belgique. pp.897-904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Content annotation for the semantic web</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération semi-automatique de grammaires de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'etude de la Parole (JEP'2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.405-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automatic generation of command grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Resource Evaluation Conference (LREC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.2147-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic extraction of paraphrastic phrases from medium size corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, Genève, pp.638-644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multilingual Named Entity Recognition Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of the Association for Computational Linguistics (EACL 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring knowledge from a large semantic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING 2002: The 19th International Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.232-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10435,1373 +10530,1373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Conversational AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ubiquity Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babel 2.0. Où va la traduction automatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782738148490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language, Cognition, and Computational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9780262534215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing Data for Digital humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Terras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, Proceedings of the conference "Digital Humanities 2015"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitements Automatiques du Langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">142, 2014, Information grammaticale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Aspects of Computational Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIT Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9780262534215</w:t>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Alishahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.330, 2013, 978-3-642-31863-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the EACL Workshop on Computational Models of Language Acquisition and Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Berwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2015, Proceedings of the conference "Digital Humanities 2015"</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Villavicencio, T. Poibeau, A. Korhonen &amp; B. Berwick. Association for Computational Linguistics, pp.70, 2012, 978-1-937284-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-source, Multilingual Information Extraction and Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">142, 2014, Information grammaticale</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Saggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Piskorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Yangarber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.330, 2012, 978-3-642-28569-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement automatique du contenu textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.230, 2011, 978-2-7462-3191-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la conférence Traitement Automatique des Langues Naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATALA, pp.550, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the EACL 2009 Workshop on Cognitive Aspects of Computational Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Alishahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association for Computational Linguistics, pp.60, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 2nd workshop on Multi-source, Multilingual Information Extraction and Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.330, 2013, 978-3-642-31863-4</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivaji Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Saggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Yangarber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COLING-ACL, pp.80, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multi-source, Multilingual Information Extraction and Summarization</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'information : l'apport de la linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Frençaise de Linguistique Appliquée, pp.120, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the Multi-source, Multilingual Information Extraction and Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Saggion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.330, 2012, 978-3-642-28569-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing, pp.50, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction automatique d'information : Du texte brut au web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Villavicencio, T. Poibeau, A. Korhonen &amp; B. Berwick. Association for Computational Linguistics, pp.70, 2012, 978-1-937284-19-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.238, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...550 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11811,3735 +11906,3735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Combinatorial Methods to Produce Sonnets: An Overview of the Oupoco Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grunspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BookNLP-fr, the French Version of BookNLP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Literary Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48694/jcls.3924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operationalizing Canonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.88113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22148/001c.88113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-SimLex: A Large-Scale Evaluation of Multilingual and Cross-Lingual Lexical Semantic Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Maria Ponti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Leviant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.847-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/coli_a_00391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chaîne d’extraction pour l’enrichissement de bases de données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ferguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities and Natural Language Processing: “Je t’aime... Moi non plus”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mcgillivray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17863/CAM.55816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...399 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Language Variation and Universals: A Survey on Typological Linguistics for Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Maria Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ira Leviant</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen O’horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeni Berzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roi Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.847-897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/coli_a_00391⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.559-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/coli_a_00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...307 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vulić</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02425462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Bentham Corpus: Concept-based Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Atelier Digit_Hum, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jdmdh.5044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse syntaxique de langues faiblement dotées à partir de plongements de mots multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtae Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Partanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Traitement automatique des langues peu dotées, 59 (3), pp.67-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'évolution et d'échanges entre langues : notes sur quelques débats récents concernant la famille ouralienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Parpola, Etymological Dictionary of the Sumerian Language (part 1: Lexical evidence ; part 2: Semantic analysis and indices). Publications of the Foundation for Finnish Assyriological Research. Helsinki, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérer les clichés dans les romans sentimentaux grâce à la méthode des « motifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire sans comprendre ? La place de la sémantique en traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Donner et Juha Janhunen (éds., 2014) : Kai Donner, Linguist, ethnographer, photographer [Kai Donner, linguiste, ethnographe, photographe]. Suomalaisen Kirjallisuuden Seura (SKS), Helsinki. 176 p. ISBN 978-951-616-245-7, ISSN 2243-1373.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité sociale et sémantique: représentation socio-sémantique d’un corpus scientifique, le cas du corpus ACL Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.145--179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sémantique de l'usage : Le cas de l'instrumental sujet en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110 (1), pp.339-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/BSL.110.1.3132113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An instruction-based analysis of over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.370-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/langcog.2014.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement automatique des langues nous aide-t-il à mieux en comprendre le fonctionnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Martin Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traitements automatiques de l’oral et de l’écrit (2) Quelle place pour la linguistique ?, 142, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies digitales des sciences humaines et sociales : Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences/Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), http://rsl.revues.org/358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitements automatiques de l'oral et de l'écrit. Quelle place pour la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, pp.3--7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Cognitive Issues in Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan Vasishth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traitement Automatique des Langues et Sciences Cognitives, 55 (3), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b21583-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique est-elle soluble dans la statistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences/Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, http://rsl.revues.org/402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement automatique des langues pour les sciences sociales : quelques éléments de réflexion à partir d’expériences récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Méthodes digitales (approches quali/quanti des données numériques), 2014/6 (188), pp.25-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.188.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestalt Compositionality and Instruction-Based Meaning Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/langcog.2014.10⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-011-0431-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumé automatique de textes d'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Généreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
-              </w:r>
-[...447 lines deleted...]
-                <w:t xml:space="preserve">Shravan Vasishth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Traitement Automatique des Langues et Sciences Cognitives, 55 (3), pp.7-19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.47-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic lexical acquisition from corpora: some limitations and tentative solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du Cental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.241-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de connaissances lexicales à partir de corpus : la sous-catégorisation verbale en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.65--96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier des structures de discours : préoccupations pratiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), Publié en ligne (http://corela.edel.univ-poitiers.fr/index.php?id=1855). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unrestricted, large-scale acquisition of feature-based conceptual representations from corpus data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Devereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Korhonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Language and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2-4), pp.137-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic extraction of paraphrastic phrases from small size corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (1), pp.77-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.32.1.04poi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Robustness of a Named Entity Recognizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique et accès automatisé à l'information : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Condamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (1), pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic annotation: Mapping text to ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Derivière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation d'informations textuelles : le cas du web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (1), pp.139-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15549,556 +15644,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Evaluate Coreference in Literary Texts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Isabel Duron-Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing climate change contrarian argumentation on Reddit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard Olbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC²S² 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée networking PRAIRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Socio-Epistemic Dynamics Of Scientiﬁc Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Omodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems (ECCS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain. , 2013, ECCS’13 Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16108,1722 +16203,1722 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificiel Intelligence and digital humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: What is it, exactly? Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">College Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-84890-338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle De quoi s’agit-il vraiment ? Seconde édition actualisée et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782383951568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic enjambment detection as a new source of evidence in Spanish versification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara I Martínez Cantón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ruiz Fabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gonzalez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories, Anne-Sophie; Purnelle, Gérald; Marchal, Hugues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plotting Poetry: On Mechanically Enhanced Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-87562-280-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14812693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14812693⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03255481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Semantic Change: A Corpus-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Boukhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaap van den Herik; Ana Paula Rocha; Luc Steels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents and Artificial Intelligence. 11th International Conference, ICAART 2019, Prague, Czech Republic, February 19–21, 2019, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11978, Springer International Publishing, pp.1-15, 2019, Lecture Notes in Computer Science, 978-3-030-37494-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37494-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Cognitive Issues in Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition, and Computational Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781316676974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco La Mantia; Ignazio Licata; Pietro Perconti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in complexity : the emerging meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.29-48, 2017, Lecture Notes in Morphogenesis, 978-3-319-29481-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Victorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial genesis: from comparing texts (product) to interpreting rewritings (process)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Del Lungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almuth Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing(s) at the crossboards: the process-product interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194, John Benjamins Publishing Company, pp.151-170, 2015, 9789027212238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/z.194.08mah⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Modeling as a Methodology for Studying Human Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Alishahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Villavicencio, T. Poibeau, A. Korhonen and A. Alishahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Aspects of Computational Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-26, 2013, Theory and Applications of Natural Language Processing, 978-3-642-31863-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Text Summarization: Past, Present and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Saggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Poibeau; H. Saggion. J. Piskorski, R. Yangarber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-source, Multilingual Information Extraction and Summarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3-13, 2012, Theory and Applications of Natural Language Processing, 978-3-642-28569-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment analysis using automatically labelled financial news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Généreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Koppel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khurshid Ahmad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affective Computing and Sentiment Analysis: Metaphor, Ontology, Affect and Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.111-126, 2011, Text, Speech and Language Technology, Vol. 45, 978-3-642-31863-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controversies and Misunderstandings about Meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nodus Publikationen, pp.266-273, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de détection de crise basé sur l'extraction automatique d'événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Généreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ágnes Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Campadel et P. Hoogstoel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.293-313, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement automatique des langues et Systèmes de Question-Réponses (SQR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Grau et J.-P. Chevallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche d'informations précises. Traitement automatique de la langue, apprentissage et connaissances pour les systèmes de question-réponse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.105-130, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una metodologica per l'annotazione e l'estrazione d'informazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bolasco, A. Canzonetti et F.M. Capo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Mining: Uno strumento strategico per imprese e insitutioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASU, pp.37-45, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content annotation for the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spiros Sirmakessis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.250-262, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des systèmes d'analyse et de compréhension de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des systèmes de traitement de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.127-148, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17833,1927 +17928,1852 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en traduction automatique depuis un laboratoire de sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Dependencies 2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Željko Agić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ahrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Antonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Željko Agić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lene Antonsen</w:t>
+                <w:t xml:space="preserve">hal-01930733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse linguistique de la variation textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Erjavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2007, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de l'art des méthodes linguistiques et statistiques pour l'extraction d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et repérage des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TagEN, un système de reconnaissance d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Deral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, pp.118</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...460 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MajinBook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in AI-Assisted Decision-Making: Insights from the Medical and the Legal domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Elamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">hal-05062847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire : Introduction aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Denéchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bourgois</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring a Continuous and Flexible Representation of the Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mazières</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Clément Plancq</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial genetics and linguistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Nicollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socio-Epistemic Dynamics Of Scientiﬁc Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acquisition of unrestricted feature-based conceptual representations from corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Devereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Pilkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we still need gold standard for evaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Mladenic</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...645 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19763,170 +19783,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Workshop &amp;quot;Lan­guage, Cog­nition and Com­pu­ta­tional Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures articulant des représentations hétérogènes: l'exemple de Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ATALA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19936,105 +19956,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots aux textes. Analyse sémantique pour l'accès à l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris-Nord - Paris XIII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00436064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20181,51 +20201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.787" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Koppatz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alnajjar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555858.3555930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pimentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Partanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rueter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtae Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Yoon Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carbonell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgregor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukhaled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riessler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoneum Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cornudella Gaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi van Trijp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Omodei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korhonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rimell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Ezzat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Devereux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pilkington" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messiant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;n&#233;reux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Koppel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539025v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159077v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbecque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goujon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dutoit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210843v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/linguistique-psycholinguistique/babel-20_9782738148490.php" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/language-cognition-and-computational-models/90CC7DBA6CADB1FE361266D311CB4413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/machine-translation-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Alishahi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Saggion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berwick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaji Bandyopadhyay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975786v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vulic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Maria Ponti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Petti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Leviant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00391" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.55816" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425462v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;horan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeni Berzak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vuli&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Reichart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00357" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915730v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420718v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.110.1.3132113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.1.04poi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085174v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Duron-Tejedor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027342v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Jost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14812693" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37494-5_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781316676974" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782442v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes S&#225;ndor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198268v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005507v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105680v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085173v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101492v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062847v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Elamrani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05365551v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997336v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508665v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kelly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539015v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997337v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095576v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436064v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Dhawan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alnajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pimentel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Koppatz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555858.3555930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtae Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Yoon Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carbonell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Partanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rueter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukhaled" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgregor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riessler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoneum Park" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cornudella Gaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi van Trijp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Omodei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korhonen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rimell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Ezzat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messiant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Devereux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pilkington" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;n&#233;reux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Koppel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159077v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Weissenbacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbecque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berroyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goujon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dutoit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210843v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/linguistique-psycholinguistique/babel-20_9782738148490.php" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/language-cognition-and-computational-models/90CC7DBA6CADB1FE361266D311CB4413" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/machine-translation-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Alishahi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berwick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Saggion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piskorski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaji Bandyopadhyay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vulic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Maria Ponti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Petti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Leviant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00391" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.55816" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425462v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;horan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeni Berzak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vuli&#263;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Reichart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00357" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915730v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5044" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420716v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401588v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.110.1.3132113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138443v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996767v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184549v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698693v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605531v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436303v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.1.04poi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347009v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153308v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367628v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Duron-Tejedor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Jost" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713752v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14812693" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858602v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37494-5_1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/9781316676974" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783285v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783287v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666773v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes S&#225;ndor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005507v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242019v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05365551v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazi&#232;res" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062847v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Elamrani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508665v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kelly" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539015v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997337v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095576v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436064v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>