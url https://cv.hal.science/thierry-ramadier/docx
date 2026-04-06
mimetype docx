--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3222,178 +3222,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t>
+                <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164086v1</w:t>
+                <w:t xml:space="preserve">halshs-00164072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture.</w:t>
+                <w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126, 3 p</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164072v1</w:t>
+                <w:t xml:space="preserve">halshs-00164086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture</w:t>
               </w:r>
@@ -3442,204 +3442,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
+                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
+              <w:t xml:space="preserve">Psychologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007330v1</w:t>
+                <w:t xml:space="preserve">halshs-00007251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
+                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007251v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences comportementales des fonctions du risque chez les jeunes motocyclistes</w:t>
               </w:r>
@@ -4494,286 +4494,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Transfrontalier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Points de méthode d’une approche relationnelle des mobilités quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerema, pp.138-158, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03348140v1</w:t>
+                <w:t xml:space="preserve">hal-03515841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de méthode d’une approche relationnelle des mobilités quotidienne</w:t>
+                <w:t xml:space="preserve">Une approche relationnelle des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Cerema, pp.138-158, 2020</w:t>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides, Editions du Cerema.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-158, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515841v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche relationnelle des mobilités quotidiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides, Editions du Cerema.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-199, 2020, 978-2-37496-114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/3kg3-je31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099306v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment to geographical space and psychological well-being</w:t>
               </w:r>
@@ -5115,208 +5115,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Borja</w:t>
+                <w:t xml:space="preserve">Une psychologie environnementale critique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionary of European Actors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, 2014</w:t>
+              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.111-141, 2014, 978-2-84835-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224357v1</w:t>
+                <w:t xml:space="preserve">halshs-02325492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une psychologie environnementale critique est-elle possible ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">Mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Abdelgawad, Élisabeth; Michel, Hélène. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Press, pp.111-141, 2014, 978-2-84835-286-2</w:t>
+              <w:t xml:space="preserve">Dictionary of European Actors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02325492v1</w:t>
+                <w:t xml:space="preserve">hal-03224357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de mobilité a-t-il des effets sur les significations de la migration ?</w:t>
               </w:r>
@@ -6480,260 +6480,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t>
+                <w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564177v1</w:t>
+                <w:t xml:space="preserve">halshs-00561368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t>
+                <w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00561368v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
               </w:r>
@@ -7464,178 +7464,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler Cognition spatiale et cognition environnementale : les représentations socio-cognitives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quitter le foyer parental : une affaire de famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Clermont-Ferrand, France. pp.13-35</w:t>
+              <w:t xml:space="preserve">colloque « Les relations de parenté dans des mondes contemporains en transformation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515864v1</w:t>
+                <w:t xml:space="preserve">hal-03515835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter le foyer parental : une affaire de famille ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articuler Cognition spatiale et cognition environnementale : les représentations socio-cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Les relations de parenté dans des mondes contemporains en transformation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">colloque international Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Clermont-Ferrand, France. pp.13-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515835v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paysage submergé à l’espace social des déplacés : le barrage de Gosikhurd (Inde) comme révélateur des structures socio-spatiales</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage familial du rapport à l’espace résidentiel sur la décohabitation en situation économique et culturelle difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10008,51 +10008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11839,51 +11839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D3B0E4F"/>
+    <w:nsid w:val="42C15428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12342,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>