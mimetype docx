--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1421,222 +1421,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite inégale : le permis de conduire au prisme des sciences sociales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Courty</w:t>
+                <w:t xml:space="preserve">Relations sociales et cartographie cognitive. Les points de référence comme noyau central des représentations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898017002047⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro116 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.116.0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670596v1</w:t>
+                <w:t xml:space="preserve">hal-01928551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociales et cartographie cognitive. Les points de référence comme noyau central des représentations spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">La conduite inégale : le permis de conduire au prisme des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Numéro116 (4), </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.116.0319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898017002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928551v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-spatiales des actifs lorrains au regard de la métropolisation transfrontalière luxembourgeoise</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.espacestemps.net/articles/trois-mobilites-en-une-seule/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois mobilités en une seule ? Esquisses d’une construction artistique, intellectuelle et politique d’une notion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,51 +2184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valorisation de la mobilité à la domination par la mobilité ou comment la mobilité dit, fait et dispose l’individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité : la dynamique d’une doxa libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,187 +2368,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdisciplinarité au service de la complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'espace en représentation ou comment comprendre la dimension sociale du rapport des individus à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.65-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00625692v1</w:t>
+                <w:t xml:space="preserve">halshs-00624659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace en représentation ou comment comprendre la dimension sociale du rapport des individus à l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interdisciplinarité au service de la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.1731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00624659v1</w:t>
+                <w:t xml:space="preserve">halshs-00625692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mobility makes senses: a qualitative and longitudinal study of the daily mobility of the elderly</w:t>
               </w:r>
@@ -2856,277 +2856,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koen de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lefebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Adiaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Beckroege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564118v1</w:t>
+                <w:t xml:space="preserve">halshs-00564105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ute Arnold</w:t>
+                <w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Beckroege</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00564105v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the reference state / Part II: Development and evaluation of an urban growth scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,178 +3222,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture.</w:t>
+                <w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126, 3 p</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164072v1</w:t>
+                <w:t xml:space="preserve">halshs-00164086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t>
+                <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164086v1</w:t>
+                <w:t xml:space="preserve">halshs-00164072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et rapport à l'espace : note de lecture</w:t>
               </w:r>
@@ -3442,234 +3442,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007251v1</w:t>
+                <w:t xml:space="preserve">halshs-00007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
+              <w:t xml:space="preserve">Psychologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007330v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences comportementales des fonctions du risque chez les jeunes motocyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trajets Domicile-Ecole en Milieux Urbains: Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,51 +3985,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passe ton permis d’abord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,286 +4494,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de méthode d’une approche relationnelle des mobilités quotidienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-199, 2020, 978-2-37496-114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/3kg3-je31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515841v1</w:t>
+                <w:t xml:space="preserve">halshs-03348140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche relationnelle des mobilités quotidiennes</w:t>
+                <w:t xml:space="preserve">Points de méthode d’une approche relationnelle des mobilités quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides, Editions du Cerema.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.138-158, 2020</w:t>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerema, pp.138-158, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099306v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Transfrontalier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche relationnelle des mobilités quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides, Editions du Cerema.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-158, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34929/3kg3-je31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03348140v1</w:t>
+                <w:t xml:space="preserve">halshs-03099306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment to geographical space and psychological well-being</w:t>
               </w:r>
@@ -4826,247 +4826,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-cognitive accessibility to places</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentations et ségrégations de l’espace urbain: Une approche par les cognitions socio-spatiales dans la relation individu/milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deciding Where to Live - An interdisciplinary approach of residential choice in social context</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Impromptus du LPED- Autour de la Fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634389v1</w:t>
+                <w:t xml:space="preserve">hal-01928680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentations et ségrégations de l’espace urbain: Une approche par les cognitions socio-spatiales dans la relation individu/milieu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-cognitive accessibility to places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Frankhauser; Dominique Ansel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Impromptus du LPED- Autour de la Fragmentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deciding Where to Live - An interdisciplinary approach of residential choice in social context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-91, 2016, Springer VS - Sociologie, 978-3-658-15541-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-15542-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928680v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobiles sont-ils tous motiles ? Critiques et propositions sur la mobilité et son capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,139 +5115,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une psychologie environnementale critique est-elle possible ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">Parler de mobilité a-t-il des effets sur les significations de la migration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidi Mohammed Mohammedi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Press, pp.111-141, 2014, 978-2-84835-286-2</w:t>
+              <w:t xml:space="preserve">Abdelmalek Sayad, Migrations et mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions CRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-94, 2014, 978-9961-813-62-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02325492v1</w:t>
+                <w:t xml:space="preserve">hal-04629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,186 +5283,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert Abdelgawad, Élisabeth; Michel, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionary of European Actors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de mobilité a-t-il des effets sur les significations de la migration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Borja</w:t>
+                <w:t xml:space="preserve">Une psychologie environnementale critique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abdelmalek Sayad, Migrations et mondialisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.111-141, 2014, 978-2-84835-286-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions CRASC</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04629240v1</w:t>
+                <w:t xml:space="preserve">halshs-02325492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contextuelle des variations de la notion d’environnement en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5625,51 +5625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité socio-cognitive aux lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Frankhauser; Dominique Ansel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.75-101, 2012, Collection Ville, 9782717865356</w:t>
@@ -5692,363 +5692,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à : Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
+                <w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thierry Ramadier; Sandrine Depeau. </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-24, 2011, 9782753517134</w:t>
+              <w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627929v1</w:t>
+                <w:t xml:space="preserve">hal-04629237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t>
+                <w:t xml:space="preserve">Introduction à : Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Ramadier; Sandrine Depeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t>
+              <w:t xml:space="preserve">Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2011, 9782753517134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629262v1</w:t>
+                <w:t xml:space="preserve">hal-04627929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t>
+                <w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Victor Alexandre. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t>
+              <w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629237v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques sociales de la mobilité spatiale</w:t>
               </w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer pour se situer. Places en jeu, enjeux de classes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-193, 2011, Géographie sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6215,51 +6215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique (JRS) et développementale de la représentation de l'espace urbain quotidien de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Danic, O. David, S. Depeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et jeunes dans les espaces du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.61- 74, 2010, Collection Géographie sociale</w:t>
@@ -6387,77 +6387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandjean P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction identitaire et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.75-94, 2009, collection « Géographie et Cultures »</w:t>
@@ -6480,191 +6480,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+                <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Haniotou</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t>
+              <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-63, 2008, Sciences humaines et sociales, Espaces et territoires, 978-2-7535-0632-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00561368v1</w:t>
+                <w:t xml:space="preserve">hal-01813077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,199 +6674,208 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-63, 2008, Sciences humaines et sociales, Espaces et territoires, 978-2-7535-0632-9</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813077v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de l'étalement urbain et discrimination par l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,260 +7162,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au colloque &amp;quot;Cartotête</w:t>
+                <w:t xml:space="preserve">Quelques effets sociaux sur le relevé des représentations spatiales avec le dessin à main levée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Cartotête « les dimensions sociales de la cartographie cognitive »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">colloque international « « Transcript », « carte mentale » : entre transcription mémorielle et projection symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515865v1</w:t>
+                <w:t xml:space="preserve">hal-03515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques effets sociaux sur le relevé des représentations spatiales avec le dessin à main levée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités quotidiennes et résidentielles par les mots, Marne-La-Vallée, 2-4 juin 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « « Transcript », « carte mentale » : entre transcription mémorielle et projection symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515834v1</w:t>
+                <w:t xml:space="preserve">hal-03515876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités quotidiennes et résidentielles par les mots, Marne-La-Vallée, 2-4 juin 2021.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au colloque &amp;quot;Cartotête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">colloque international Cartotête « les dimensions sociales de la cartographie cognitive »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515876v1</w:t>
+                <w:t xml:space="preserve">hal-03515865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter le foyer parental : L'identité de lieu comme air ou comme affaire de famille ?</w:t>
               </w:r>
@@ -7710,178 +7710,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires sur les mobilités géographiques à partir de trois manières de les appréhender scientifiquement (flux, déplacement, mobilité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’héritage familial du rapport à l’espace résidentiel sur la décohabitation en situation économique et culturelle difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque du groupe MSFS « Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">colloque « La famille, objet d'enquêtes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515844v1</w:t>
+                <w:t xml:space="preserve">hal-03515833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’héritage familial du rapport à l’espace résidentiel sur la décohabitation en situation économique et culturelle difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires sur les mobilités géographiques à partir de trois manières de les appréhender scientifiquement (flux, déplacement, mobilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « La famille, objet d'enquêtes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">16ème colloque du groupe MSFS « Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515833v1</w:t>
+                <w:t xml:space="preserve">hal-03515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les représentations sociales du rapport affectif aux lieux par la cartographie mentale</w:t>
               </w:r>
@@ -8025,381 +8025,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer son quartier, évaluer un quartier : l’interdépendance entre les catégories socio-spatiales intra-urbaines,</w:t>
+                <w:t xml:space="preserve">« Que nous dit Strasbourg des frontières contemporaines, dans leurs traversées, leur effacement et leurs possibles dépassements ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawtar Najib</w:t>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire « modes d’habiter et sensibilité environnementale émergentes, quelles enjeux pour la qualité de vie ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Table-ronde « Strasbourg : passer, dépasser les frontières » au sein du Cycle 2017 Moving Beyond Borders, CNRS-Unistra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515863v1</w:t>
+                <w:t xml:space="preserve">hal-03406584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que nous dit Strasbourg des frontières contemporaines, dans leurs traversées, leur effacement et leurs possibles dépassements ? »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Fichet</w:t>
+                <w:t xml:space="preserve">Evaluer son quartier, évaluer un quartier : l’interdépendance entre les catégories socio-spatiales intra-urbaines,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « Strasbourg : passer, dépasser les frontières » au sein du Cycle 2017 Moving Beyond Borders, CNRS-Unistra.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire « modes d’habiter et sensibilité environnementale émergentes, quelles enjeux pour la qualité de vie ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406584v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation cognitive des représentations de l’espace urbain et positions sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Enfants et adolescents: Déplacements quotidiens et rapports à l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">Repensons le transport scolaire pour inventer la mobilité des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRANSDEV, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738631v1</w:t>
+                <w:t xml:space="preserve">halshs-02327344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adolescents: Déplacements quotidiens et rapports à l’espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">Organisation cognitive des représentations de l’espace urbain et positions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repensons le transport scolaire pour inventer la mobilité des jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRANSDEV, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02327344v1</w:t>
+                <w:t xml:space="preserve">hal-03738631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance des trajectoires sociales dans l’élaboration des représentations : Le cas des représentations socio-spatiales</w:t>
               </w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moins ils bougent plus la mobilité s’accroit ! Réflexions sur les paradoxes des valeurs de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,51 +8998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9143,243 +9143,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-space interactions in Quebec City and Strasbourg: exploring the decision styles of travellers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lee-Gosselin</w:t>
+                <w:t xml:space="preserve">Sur quelques méthodes cumulatives du rapport au temps et à l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rondier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Travel Behaviour Research (IATBR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Jaipur, India. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">9ème rencontres de Théo-Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00563608v1</w:t>
+                <w:t xml:space="preserve">halshs-00564315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques méthodes cumulatives du rapport au temps et à l'espace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cretin</w:t>
+                <w:t xml:space="preserve">Time-space interactions in Quebec City and Strasbourg: exploring the decision styles of travellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lee-Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirando-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rondier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontres de Théo-Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Travel Behaviour Research (IATBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Jaipur, India. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00564315v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition socio-environnementale : l'exemple des usages paysagers de la ville</w:t>
               </w:r>
@@ -9428,221 +9428,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement aux lieux et routines décisionnelles dans l'analyse des mobilités quotidiennes intra-urbaines</w:t>
+                <w:t xml:space="preserve">A transdisciplinary analysis of the interrelations between spatial representations and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française, Iasi, 28-30 août 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">“Challenges of interdisciplinary and transdisciplinary approaches: dealing with obstacles that reduce effective implementation” (Chair: Roderick J. Lawrence) de la conférence internationale IAPS 20 “Urban diversities, biosphere and well-being: designing and managing our common environment”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00562562v1</w:t>
+                <w:t xml:space="preserve">halshs-00564829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transdisciplinary analysis of the interrelations between spatial representations and behaviour</w:t>
+                <w:t xml:space="preserve">Attachement aux lieux et routines décisionnelles dans l'analyse des mobilités quotidiennes intra-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Challenges of interdisciplinary and transdisciplinary approaches: dealing with obstacles that reduce effective implementation” (Chair: Roderick J. Lawrence) de la conférence internationale IAPS 20 “Urban diversities, biosphere and well-being: designing and managing our common environment”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française, Iasi, 28-30 août 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564829v1</w:t>
+                <w:t xml:space="preserve">halshs-00562562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identité spatiale à l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9756,303 +9756,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecopaysages urbains et mobilités urbaines : approche transdisciplinaire d'une relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+                <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de géographie pan-hellénique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">7ème colloque du groupe de travail Mobilité Spatiale et Fluidité Sociale (MSFS) « Approche quantitatives et qualitatives des mobilités : quelles complémentarités ? », Namur, 29-31 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564838v1</w:t>
+                <w:t xml:space="preserve">halshs-00564841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+                <w:t xml:space="preserve">Ecopaysages urbains et mobilités urbaines : approche transdisciplinaire d'une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karakosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basiouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du groupe de travail Mobilité Spatiale et Fluidité Sociale (MSFS) « Approche quantitatives et qualitatives des mobilités : quelles complémentarités ? », Namur, 29-31 mars 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">8ème conférence de géographie pan-hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00564841v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10077,51 +10077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation cognitive à la représentation sociale de l'espace : comment comprendre les rapports des individus à l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10267,51 +10267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique (JRS) et développementale de la représentation de l'espace urbain quotidien de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et plurisdisciplinaire « Les enfants et les jeunes dans les espaces du quotidien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10362,51 +10362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10965,51 +10965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αστικές Γεωγραφίες. Τοπία και καθημερινές διαδρομές</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11053,51 +11053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se situer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.196, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11128,51 +11128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se situer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2011, Géographie sociale, 9782753517134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11291,51 +11291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11411,51 +11411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11614,302 +11614,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t>
+                <w:t xml:space="preserve">L'approche éco-paysagique révélatrice des identités de déplacement : une contribution interdisciplinaire au développement urbain durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.241 + annexes</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.27 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564226v1</w:t>
+                <w:t xml:space="preserve">halshs-00564238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche éco-paysagique révélatrice des identités de déplacement : une contribution interdisciplinaire au développement urbain durable</w:t>
+                <w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.27 + annexes</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.241 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564238v1</w:t>
+                <w:t xml:space="preserve">halshs-00564226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.85 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12111,51 +12111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C15428"/>
+    <w:nsid w:val="0FB122BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12342,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>