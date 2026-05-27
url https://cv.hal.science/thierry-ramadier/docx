--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1421,222 +1421,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociales et cartographie cognitive. Les points de référence comme noyau central des représentations spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">La conduite inégale : le permis de conduire au prisme des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.116.0319⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898017002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928551v1</w:t>
+                <w:t xml:space="preserve">hal-01670596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite inégale : le permis de conduire au prisme des sciences sociales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Courty</w:t>
+                <w:t xml:space="preserve">Relations sociales et cartographie cognitive. Les points de référence comme noyau central des représentations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.41-48. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro116 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898017002047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.116.0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670596v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-spatiales des actifs lorrains au regard de la métropolisation transfrontalière luxembourgeoise</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.espacestemps.net/articles/trois-mobilites-en-une-seule/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois mobilités en une seule ? Esquisses d’une construction artistique, intellectuelle et politique d’une notion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,51 +2184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valorisation de la mobilité à la domination par la mobilité ou comment la mobilité dit, fait et dispose l’individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité : la dynamique d’une doxa libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,187 +2368,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace en représentation ou comment comprendre la dimension sociale du rapport des individus à l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interdisciplinarité au service de la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.1731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00624659v1</w:t>
+                <w:t xml:space="preserve">halshs-00625692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdisciplinarité au service de la complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'espace en représentation ou comment comprendre la dimension sociale du rapport des individus à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.65-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00625692v1</w:t>
+                <w:t xml:space="preserve">halshs-00624659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mobility makes senses: a qualitative and longitudinal study of the daily mobility of the elderly</w:t>
               </w:r>
@@ -3442,234 +3442,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
+              <w:t xml:space="preserve">Psychologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007330v1</w:t>
+                <w:t xml:space="preserve">halshs-00007251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajets Domicile-Ecole en milieux urbains : Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Incidences comportementales des fonctions du risque ches les jeunes motocyclistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp. 81-112</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007251v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences comportementales des fonctions du risque chez les jeunes motocyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trajets Domicile-Ecole en Milieux Urbains: Quelles conditions pour l'autonomie de l'enfant de 10-12 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,51 +3985,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passe ton permis d’abord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,77 +4172,2913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales et de la cartographie cognitive de l’espace urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations sociales des espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espace et territoires, 978-2-7535-8262-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les représentations sociales du rapport affectif aux lieux par la cartographie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henry Laffont; Denis Martouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ces lieux qui nous affectent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Hermann, pp.275-280, 2021, 979-1-0370-0359-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.marto.2021.01.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-199, 2020, 978-2-37496-114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/3kg3-je31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de méthode d’une approche relationnelle des mobilités quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerema, pp.138-158, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche relationnelle des mobilités quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des mobilités: entre méthodes classiques et méthodes hybrides, Editions du Cerema.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-158, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjustment to geographical space and psychological well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghozlane Fleury-Bahi; Enric Pol; Oscar Navarro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of environmental psychology and quality of life research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.291-307, 2017, International handbooks of quality-of-life, 978-3-319-31414-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-cognitive accessibility to places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Frankhauser; Dominique Ansel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deciding Where to Live - An interdisciplinary approach of residential choice in social context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-91, 2016, Springer VS - Sociologie, 978-3-658-15541-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-15542-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentations et ségrégations de l’espace urbain: Une approche par les cognitions socio-spatiales dans la relation individu/milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Impromptus du LPED- Autour de la Fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobiles sont-ils tous motiles ? Critiques et propositions sur la mobilité et son capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaufmann, Vincent; Ravalet, Emmanuel; Dupuit, Élodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motilité et mobilité : mode d’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alphil-Presses universitaires suisses, pp.197-233, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Abdelgawad, Élisabeth; Michel, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionary of European Actors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une psychologie environnementale critique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.111-141, 2014, 978-2-84835-286-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02325492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de mobilité a-t-il des effets sur les significations de la migration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidi Mohammed Mohammedi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdelmalek Sayad, Migrations et mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions CRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-94, 2014, 978-9961-813-62-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche contextuelle des variations de la notion d’environnement en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individu au risque de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.39-58, 2014, 978-2-84835-286-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02325470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking for utopia : un mouvement dans un temps présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cabalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Geay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luttes, espérances, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2013, Questions sociologiques, 978-2-336-29129-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accessibilité socio-cognitive aux lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Frankhauser; Dominique Ansel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.75-101, 2012, Collection Ville, 9782717865356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à : Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Ramadier; Sandrine Depeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se déplacer pour se situer : Places en jeu, enjeux de classes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2011, 9782753517134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de la mobilité spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se déplacer pour se situer. Places en jeu, enjeux de classes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-193, 2011, Géographie sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations spatiales comme frontières socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bastien C., Borja S., Naegel D. (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le raisonnement sociologique à l'ouvrage : théorie et pratiques autour de Christian de Montlibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Paris, pp.391-402, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche méthodologique (JRS) et développementale de la représentation de l'espace urbain quotidien de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Danic, O. David, S. Depeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et jeunes dans les espaces du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.61- 74, 2010, Collection Géographie sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital culturel, lisibilité sociale de l'espace urbain et mobilité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Dureau, M.-A. Hily. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-160, 2009, collection Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espace social, cognitif et géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandjean P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction identitaire et espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.75-94, 2009, collection « Géographie et Cultures »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-63, 2008, Sciences humaines et sociales, Espaces et territoires, 978-2-7535-0632-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie de l'étalement urbain et discrimination par l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles en France et au Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.47- 63, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité quotidienne et attachement au quartier : une question de position ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Y. Authier, M.-H. Bacqué, F. Guerin-Pace (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le quartier : Enjeux scientifiques, actions politiques et pratiques sociales Ch. 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.127-138, 2007, collection « Recherche »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier, un lieu investi : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehman-Fricsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le quartier : Enjeux scientifiques, actions politiques et</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pratiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp. 99-104, 2007, collection « Recherche »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro thématique sur les Cartes mentales : L’espace et ses représentations socio-cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,2893 +7100,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">134-135, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352379v1</w:t>
-              </w:r>
-[...2834 lines deleted...]
-                <w:t xml:space="preserve">halshs-00202217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7162,260 +7162,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques effets sociaux sur le relevé des représentations spatiales avec le dessin à main levée</w:t>
+                <w:t xml:space="preserve">Introduction au colloque &amp;quot;Cartotête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « « Transcript », « carte mentale » : entre transcription mémorielle et projection symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international Cartotête « les dimensions sociales de la cartographie cognitive »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515834v1</w:t>
+                <w:t xml:space="preserve">hal-03515865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités quotidiennes et résidentielles par les mots, Marne-La-Vallée, 2-4 juin 2021.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques effets sociaux sur le relevé des représentations spatiales avec le dessin à main levée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">colloque international « « Transcript », « carte mentale » : entre transcription mémorielle et projection symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515876v1</w:t>
+                <w:t xml:space="preserve">hal-03515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au colloque &amp;quot;Cartotête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités quotidiennes et résidentielles par les mots, Marne-La-Vallée, 2-4 juin 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Cartotête « les dimensions sociales de la cartographie cognitive »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515865v1</w:t>
+                <w:t xml:space="preserve">hal-03515876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter le foyer parental : L'identité de lieu comme air ou comme affaire de famille ?</w:t>
               </w:r>
@@ -8025,247 +8025,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que nous dit Strasbourg des frontières contemporaines, dans leurs traversées, leur effacement et leurs possibles dépassements ? »</w:t>
+                <w:t xml:space="preserve">Evaluer son quartier, évaluer un quartier : l’interdépendance entre les catégories socio-spatiales intra-urbaines,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hamman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Fichet</w:t>
+                <w:t xml:space="preserve">Kawtar Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « Strasbourg : passer, dépasser les frontières » au sein du Cycle 2017 Moving Beyond Borders, CNRS-Unistra.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire « modes d’habiter et sensibilité environnementale émergentes, quelles enjeux pour la qualité de vie ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406584v1</w:t>
+                <w:t xml:space="preserve">hal-03515863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer son quartier, évaluer un quartier : l’interdépendance entre les catégories socio-spatiales intra-urbaines,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Que nous dit Strasbourg des frontières contemporaines, dans leurs traversées, leur effacement et leurs possibles dépassements ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawtar Najib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+                <w:t xml:space="preserve">Patricia Zander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire « modes d’habiter et sensibilité environnementale émergentes, quelles enjeux pour la qualité de vie ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Table-ronde « Strasbourg : passer, dépasser les frontières » au sein du Cycle 2017 Moving Beyond Borders, CNRS-Unistra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515863v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants et adolescents: Déplacements quotidiens et rapports à l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moins ils bougent plus la mobilité s’accroit ! Réflexions sur les paradoxes des valeurs de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,51 +8998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9143,243 +9143,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques méthodes cumulatives du rapport au temps et à l'espace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cretin</w:t>
+                <w:t xml:space="preserve">Time-space interactions in Quebec City and Strasbourg: exploring the decision styles of travellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lee-Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirando-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rondier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontres de Théo-Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Travel Behaviour Research (IATBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Jaipur, India. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564315v1</w:t>
+                <w:t xml:space="preserve">halshs-00563608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-space interactions in Quebec City and Strasbourg: exploring the decision styles of travellers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lee-Gosselin</w:t>
+                <w:t xml:space="preserve">Sur quelques méthodes cumulatives du rapport au temps et à l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rondier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Travel Behaviour Research (IATBR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Jaipur, India. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">9ème rencontres de Théo-Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00563608v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition socio-environnementale : l'exemple des usages paysagers de la ville</w:t>
               </w:r>
@@ -9428,247 +9428,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transdisciplinary analysis of the interrelations between spatial representations and behaviour</w:t>
+                <w:t xml:space="preserve">Attachement aux lieux et routines décisionnelles dans l'analyse des mobilités quotidiennes intra-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Challenges of interdisciplinary and transdisciplinary approaches: dealing with obstacles that reduce effective implementation” (Chair: Roderick J. Lawrence) de la conférence internationale IAPS 20 “Urban diversities, biosphere and well-being: designing and managing our common environment”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française, Iasi, 28-30 août 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564829v1</w:t>
+                <w:t xml:space="preserve">halshs-00562562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement aux lieux et routines décisionnelles dans l'analyse des mobilités quotidiennes intra-urbaines</w:t>
+                <w:t xml:space="preserve">A transdisciplinary analysis of the interrelations between spatial representations and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française, Iasi, 28-30 août 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">“Challenges of interdisciplinary and transdisciplinary approaches: dealing with obstacles that reduce effective implementation” (Chair: Roderick J. Lawrence) de la conférence internationale IAPS 20 “Urban diversities, biosphere and well-being: designing and managing our common environment”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00562562v1</w:t>
+                <w:t xml:space="preserve">halshs-00564829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identité spatiale à l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,234 +9756,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+                <w:t xml:space="preserve">Ecopaysages urbains et mobilités urbaines : approche transdisciplinaire d'une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karakosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basiouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du groupe de travail Mobilité Spatiale et Fluidité Sociale (MSFS) « Approche quantitatives et qualitatives des mobilités : quelles complémentarités ? », Namur, 29-31 mars 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">8ème conférence de géographie pan-hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564841v1</w:t>
+                <w:t xml:space="preserve">halshs-00564838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecopaysages urbains et mobilités urbaines : approche transdisciplinaire d'une relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+                <w:t xml:space="preserve">Eclairer la mobilité quotidienne par des dimensions qualitatives : exemple d'une collaboration géographie/psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de géographie pan-hellénique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">7ème colloque du groupe de travail Mobilité Spatiale et Fluidité Sociale (MSFS) « Approche quantitatives et qualitatives des mobilités : quelles complémentarités ? », Namur, 29-31 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00564838v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t>
               </w:r>
@@ -10008,51 +10008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10077,51 +10077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation cognitive à la représentation sociale de l'espace : comment comprendre les rapports des individus à l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10267,51 +10267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique (JRS) et développementale de la représentation de l'espace urbain quotidien de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et plurisdisciplinaire « Les enfants et les jeunes dans les espaces du quotidien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10349,77 +10349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espaces social, cognitif et géographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Espace et identité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11053,51 +11053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se situer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.196, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11128,51 +11128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se situer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2011, Géographie sociale, 9782753517134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité généralisée : formes et valeurs de la mobilité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11291,51 +11291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11411,51 +11411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11614,220 +11614,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche éco-paysagique révélatrice des identités de déplacement : une contribution interdisciplinaire au développement urbain durable</w:t>
+                <w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.27 + annexes</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.241 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564238v1</w:t>
+                <w:t xml:space="preserve">halshs-00564226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t>
+                <w:t xml:space="preserve">L'approche éco-paysagique révélatrice des identités de déplacement : une contribution interdisciplinaire au développement urbain durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.241 + annexes</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.27 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564226v1</w:t>
+                <w:t xml:space="preserve">halshs-00564238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t>
               </w:r>
@@ -11839,77 +11839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssanthi Petropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.85 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12111,51 +12111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FB122BC"/>
+    <w:nsid w:val="5BCB9ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12342,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ramadier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8531-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119768577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741251351400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272997v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia de Paredes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23748834.2025.2496557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Chahande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.116.0319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2014.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03151798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriaensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Arnold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beckroege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P2610G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbeau-Justin Ludvina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783658155414" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-15542-1_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/112-abdelmalek-sayad,-migrations-et-mondialisation" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1088/se-deplacer-pour-se-situer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564222v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Najib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirando-Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rondier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karakosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basiouka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>