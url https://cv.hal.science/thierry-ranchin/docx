--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ranchin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre Observation Impacts Energie de MINES Paris, PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Earth Observations and Renewable Energy. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.Page 4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2008.2005379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping offshore wind resources : synergetic potential of SAR and scattometer data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 516-525. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2005.857504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively assessing roads extracted from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), p.1449-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des nouveaux capteurs à très haute résolution spatiale pour l'extraction des réseaux de rues urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), p.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de méthodes d'extraction de rues : choix d'une référence de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing and information extraction of multi type and mukti temporal remote sensing images for geological hazard in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Nian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Yuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chengdu University of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.Pages 378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high spatial resolution wind speed and wind direction from SAR images : a new approach using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), p.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel éolien offshore par radars spatio-portes : vers une approche multisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 163, p.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the vine detection in Airbone imagery using wavelet transform and multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (1), p.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Urban Areas : a multiresolution modeling approach for semi-automatic extraction of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (7), p.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of an innovative computer based &amp;quot;Integrated water resources management system&amp;quot; for semi-arid catchments : concept and firts results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Rodolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt fur Geologie und Palaontologie, Teil I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Heft 3-4, p.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape: EuroGEO Showcases: Applications powered by Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-shape project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bathymetric features using multiple SAR images produced by Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Roeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Remote Sensing and Geoinformation of the Environment (RSCy2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGEOSS: coordination along the value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy Transition on Mineral Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Vision for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-based techniques to extract bathymetric features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Journées nationales du Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE Simulation tool to demonstrate data products for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Letterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation for European Space Programmes (SESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Mar 2015, Noordwijk, Netherlands. Paper #100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Marine Renewable Energy (MRE) Resources: The Benefits of Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Energy Transitions: Pathways for Accelerated Uptake of Renewables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRENA, Jun 2015, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation for monitoring and assessment of the environmental impact of energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dynamical downscaling process in the context of wind resources mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Ikken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for high resolution offshore wind resource mapping: A data fusion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore wind resource assessment using satellite data : uncertainties estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case based reasoning data fusion scheme : application to offshore wind energy resource mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic road network extration using collaborative linear and surface models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MAPPS/ASPRS 2006 Fall Conference "Measuring the Earth II : latest develoopments with digital surface modelling and automated feature extration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and image fusion methods : a comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE International Conference on Acoustics, Speech, and Signal processing, ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference CUPUM 05 (Computer in Urban Planning and Urban Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on urban Air Quality (UAQ).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution snakes for urban road extraction from Ikonos and QuickBird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90 5966 007 2 - p.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of quickbird MS and Pan Data for urban studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of Remote sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90-5966-007-2 - p.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban street mapping using quickbird and Ikonos Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote sensing Symposium (IGARSS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. p.1721-1723 - ISBN 0-7803-7930-6 - CD-ROM, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and extraction of road networks from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Péteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp. 301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs et analyse multirésolution pour l'extraction de réseaux de rues à partir d'images satellites Active contours and multiresolution analysis for street extraction from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gerardmer, France. p.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on "Data fusion ans remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 / p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the offshore wind potential A combined approach using remote sensing ans statistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IGARSS: Learning From Earth's Shapes and Colours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. ISBN : 0-7803-7929-2 - p.2703-2705, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of road extraction methods from satellite images : reflections and case study on the definition of a reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd symposium of the EARSel Laboratories : GEOINFORMATION FOR EUROPEAN-WIDE INTEGRATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.141-147 - 90-77017-71-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: the use of advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. p.135-144, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.452751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of ICM parameters influence on image satellite contextual classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Khedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichouche Belhadj-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium of the EARSel Laboratories "Geoinformation for European - wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution modelling approach for semi-automatic extraction of streets: application to high resolution images from the IKONOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Symposium of the European-Association-of-Remote-Sensing-Laboratories (EARSel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.327-332 - ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the offshore Wind Potential : a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Update of street networks in urban areas from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the ISPRS Commission IV Symposium "Geospatial theory, Processing and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. p.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach in real-timegeographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDMS'02 (Urban data Management Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France. p.V.49-V.66 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of speckle in SAR images using wavelet transform: the gamma geberalised gaussian filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Smara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EARSel Symposium "A decade of Trans-European Remote sensing cooperation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Dresden, Germany. p.151-157 - ISBN 90-5809-187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: toward a multisource approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EARSel Symposium "Observing our environment from space: new solutions for a new millenuim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.141-146 ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by space borne radar sensors: a multi-source approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Copenhague, Denmark. p.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of the Orthophotomaps and Fusion of Landsat TM, SPOT and SAR Images in the studies of the Events to stop up water body and ecological environment in the Yangtze Three Gorges project region (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Hyperspectral Remote Sensing of the Land and Atmosphere (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Sendai, Japan. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and measures of variability: neighborhood effects on proximity pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air and Environment Congress and Exhibition Greening the new Millenium (IUAPPA and KOSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. p.274 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing: examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montreal, Canada. p.We1-19WeA1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high resolution wind speed and direction maps for offshore wind energy: a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Offshore Wind Energy" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Bruxelles, Belgium. 4 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Remote Sensing to the Development of an Integrated Water Resources Management System (IWRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on remote sensing of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhengquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Symposium on Digital Earth "Towards Digital Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Beijing, China. p.1008-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic extraction of urban road network : assessment of the quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSEL Symposium on operational remote sensing for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. p.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management System: a decision support system based on remote sensing data evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatial resolution of spaceborne images using airbone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial imagery using the multiresolution analysis and the wavelet transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on the Wavelet Applications in signal and image Processing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, San Diego - California, United States. p.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets, remote sensing and environmental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMACS World Congress on Scientific Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Berlin,, Germany. pp.Pages 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and land use products in service of agriculture and ecosystem monitoring EuroGEO showcases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Mallast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -22 NASA LCLUC Science Team Meeting &amp; Silver Jubilee Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Life Expectancy related to temporal evolution of PM2.5 considered within energy scenarios in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. SETAC Europe 23rd Annual Meeting, 1 page, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space for Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Full Picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tudor Rose, pp.198-201, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road networks derived from high spatial resolution satellite remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Impervious Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press - Taylor &amp; Francis Group, p. 215-236, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et répartition spatiale des polluants atmosphériques : de la rue à l'agglomération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives "Villes et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme, Villes et Territoires, pp.297-302, 2006, Vol. 2 ISBN 2-86906-208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing and improvment of the spatial resolution of satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.633-656 - ISBN 1-4020-0722-1, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets for modeling and data fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.351-363 - ISBN 1-4020-0723-X, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’impact des installations de production d’ENR : un potentiel de production d’électricité par panneaux photovoltaïques à faible empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 33 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel en Provence-Alpes-Côte d’Azur pour l’énergie solaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 32 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study. Evaluation studies on the identification of vines using aerial photography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Armines. Centre d'Énergétique Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armines--1100049, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study: Evaluation studies on the identification of vines using aerial photography in France. Interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Des Mines de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TM/97--R/10, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la transformée en ondelettes et de l'analyse multirésolution au traitement des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nice Sophia-Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00957067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données et modélisation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Nice Sophia Antipolis, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ranchin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre Observation Impacts Energie de MINES Paris, PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Earth Observations and Renewable Energy. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.Page 4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2008.2005379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping offshore wind resources : synergetic potential of SAR and scattometer data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 516-525. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2005.857504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively assessing roads extracted from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), p.1449-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des nouveaux capteurs à très haute résolution spatiale pour l'extraction des réseaux de rues urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), p.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de méthodes d'extraction de rues : choix d'une référence de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing and information extraction of multi type and mukti temporal remote sensing images for geological hazard in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Nian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Yuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chengdu University of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.Pages 378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high spatial resolution wind speed and wind direction from SAR images : a new approach using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), p.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the vine detection in Airbone imagery using wavelet transform and multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (1), p.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel éolien offshore par radars spatio-portes : vers une approche multisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 163, p.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Urban Areas : a multiresolution modeling approach for semi-automatic extraction of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (7), p.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of an innovative computer based &amp;quot;Integrated water resources management system&amp;quot; for semi-arid catchments : concept and firts results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Rodolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt fur Geologie und Palaontologie, Teil I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Heft 3-4, p.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-shape project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape: EuroGEO Showcases: Applications powered by Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGEOSS: coordination along the value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bathymetric features using multiple SAR images produced by Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Roeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Remote Sensing and Geoinformation of the Environment (RSCy2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy Transition on Mineral Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Vision for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-based techniques to extract bathymetric features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Journées nationales du Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Marine Renewable Energy (MRE) Resources: The Benefits of Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Energy Transitions: Pathways for Accelerated Uptake of Renewables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRENA, Jun 2015, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE Simulation tool to demonstrate data products for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Letterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation for European Space Programmes (SESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Mar 2015, Noordwijk, Netherlands. Paper #100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation for monitoring and assessment of the environmental impact of energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dynamical downscaling process in the context of wind resources mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Ikken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for high resolution offshore wind resource mapping: A data fusion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and image fusion methods : a comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE International Conference on Acoustics, Speech, and Signal processing, ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore wind resource assessment using satellite data : uncertainties estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case based reasoning data fusion scheme : application to offshore wind energy resource mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic road network extration using collaborative linear and surface models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MAPPS/ASPRS 2006 Fall Conference "Measuring the Earth II : latest develoopments with digital surface modelling and automated feature extration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on urban Air Quality (UAQ).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference CUPUM 05 (Computer in Urban Planning and Urban Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution snakes for urban road extraction from Ikonos and QuickBird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90 5966 007 2 - p.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of quickbird MS and Pan Data for urban studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of Remote sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90-5966-007-2 - p.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs et analyse multirésolution pour l'extraction de réseaux de rues à partir d'images satellites Active contours and multiresolution analysis for street extraction from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gerardmer, France. p.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban street mapping using quickbird and Ikonos Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote sensing Symposium (IGARSS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. p.1721-1723 - ISBN 0-7803-7930-6 - CD-ROM, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and extraction of road networks from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Péteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp. 301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on "Data fusion ans remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 / p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the offshore wind potential A combined approach using remote sensing ans statistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IGARSS: Learning From Earth's Shapes and Colours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. ISBN : 0-7803-7929-2 - p.2703-2705, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach in real-timegeographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDMS'02 (Urban data Management Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France. p.V.49-V.66 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of ICM parameters influence on image satellite contextual classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Khedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichouche Belhadj-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium of the EARSel Laboratories "Geoinformation for European - wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of road extraction methods from satellite images : reflections and case study on the definition of a reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd symposium of the EARSel Laboratories : GEOINFORMATION FOR EUROPEAN-WIDE INTEGRATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.141-147 - 90-77017-71-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: the use of advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. p.135-144, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.452751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the offshore Wind Potential : a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution modelling approach for semi-automatic extraction of streets: application to high resolution images from the IKONOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Symposium of the European-Association-of-Remote-Sensing-Laboratories (EARSel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.327-332 - ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Update of street networks in urban areas from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the ISPRS Commission IV Symposium "Geospatial theory, Processing and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. p.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing: examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montreal, Canada. p.We1-19WeA1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high resolution wind speed and direction maps for offshore wind energy: a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Offshore Wind Energy" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Bruxelles, Belgium. 4 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by space borne radar sensors: a multi-source approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Copenhague, Denmark. p.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of speckle in SAR images using wavelet transform: the gamma geberalised gaussian filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Smara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EARSel Symposium "A decade of Trans-European Remote sensing cooperation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Dresden, Germany. p.151-157 - ISBN 90-5809-187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: toward a multisource approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EARSel Symposium "Observing our environment from space: new solutions for a new millenuim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.141-146 ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of the Orthophotomaps and Fusion of Landsat TM, SPOT and SAR Images in the studies of the Events to stop up water body and ecological environment in the Yangtze Three Gorges project region (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Hyperspectral Remote Sensing of the Land and Atmosphere (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Sendai, Japan. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and measures of variability: neighborhood effects on proximity pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air and Environment Congress and Exhibition Greening the new Millenium (IUAPPA and KOSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. p.274 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Remote Sensing to the Development of an Integrated Water Resources Management System (IWRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on remote sensing of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhengquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Symposium on Digital Earth "Towards Digital Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Beijing, China. p.1008-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management System: a decision support system based on remote sensing data evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatial resolution of spaceborne images using airbone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic extraction of urban road network : assessment of the quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSEL Symposium on operational remote sensing for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. p.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial imagery using the multiresolution analysis and the wavelet transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on the Wavelet Applications in signal and image Processing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, San Diego - California, United States. p.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets, remote sensing and environmental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMACS World Congress on Scientific Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Berlin,, Germany. pp.Pages 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and land use products in service of agriculture and ecosystem monitoring EuroGEO showcases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Mallast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -22 NASA LCLUC Science Team Meeting &amp; Silver Jubilee Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Life Expectancy related to temporal evolution of PM2.5 considered within energy scenarios in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. SETAC Europe 23rd Annual Meeting, 1 page, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space for Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Full Picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tudor Rose, pp.198-201, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road networks derived from high spatial resolution satellite remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Impervious Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press - Taylor &amp; Francis Group, p. 215-236, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et répartition spatiale des polluants atmosphériques : de la rue à l'agglomération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives "Villes et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme, Villes et Territoires, pp.297-302, 2006, Vol. 2 ISBN 2-86906-208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing and improvment of the spatial resolution of satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.633-656 - ISBN 1-4020-0722-1, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets for modeling and data fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.351-363 - ISBN 1-4020-0723-X, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel en Provence-Alpes-Côte d’Azur pour l’énergie solaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 32 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’impact des installations de production d’ENR : un potentiel de production d’électricité par panneaux photovoltaïques à faible empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 33 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study. Evaluation studies on the identification of vines using aerial photography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Armines. Centre d'Énergétique Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armines--1100049, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study: Evaluation studies on the identification of vines using aerial photography in France. Interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Des Mines de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TM/97--R/10, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la transformée en ondelettes et de l'analyse multirésolution au traitement des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nice Sophia-Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00957067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données et modélisation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Nice Sophia Antipolis, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2008.2005379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2005.857504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Naert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Staudenrausch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang-Albert Fl&#252;gel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Rodolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloarec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Letterio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Mestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valcarce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fabrizi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ikken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301638" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092143v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294229" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337185v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294557" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452751" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Khedam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichouche Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534270v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guiol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Cherifi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Smara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hochschild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Moretti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549468v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03842327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Manakos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Mallast" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gilliams" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163276v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Albuisson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Armines. Centre d'&#201;nerg&#233;tique Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Des Mines de Paris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00957067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00520780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2008.2005379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2005.857504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Naert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Staudenrausch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang-Albert Fl&#252;gel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Rodolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloarec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Letterio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Freitas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valcarce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fabrizi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ikken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301638" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294229" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337185v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294557" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guiol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Khedam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichouche Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452751" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537818v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534270v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Smara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hochschild" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Moretti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532725v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03842327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Manakos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Mallast" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gilliams" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163276v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Albuisson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Armines. Centre d'&#201;nerg&#233;tique Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Des Mines de Paris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00957067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00520780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>