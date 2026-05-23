--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ranchin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre Observation Impacts Energie de MINES Paris, PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Earth Observations and Renewable Energy. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.Page 4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2008.2005379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping offshore wind resources : synergetic potential of SAR and scattometer data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 516-525. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2005.857504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively assessing roads extracted from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), p.1449-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des nouveaux capteurs à très haute résolution spatiale pour l'extraction des réseaux de rues urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), p.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de méthodes d'extraction de rues : choix d'une référence de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing and information extraction of multi type and mukti temporal remote sensing images for geological hazard in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Nian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Yuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chengdu University of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.Pages 378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high spatial resolution wind speed and wind direction from SAR images : a new approach using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), p.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the vine detection in Airbone imagery using wavelet transform and multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (1), p.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel éolien offshore par radars spatio-portes : vers une approche multisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 163, p.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Urban Areas : a multiresolution modeling approach for semi-automatic extraction of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (7), p.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of an innovative computer based &amp;quot;Integrated water resources management system&amp;quot; for semi-arid catchments : concept and firts results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Rodolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt fur Geologie und Palaontologie, Teil I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Heft 3-4, p.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-shape project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape: EuroGEO Showcases: Applications powered by Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGEOSS: coordination along the value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bathymetric features using multiple SAR images produced by Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Roeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Remote Sensing and Geoinformation of the Environment (RSCy2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy Transition on Mineral Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Vision for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-based techniques to extract bathymetric features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Journées nationales du Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Marine Renewable Energy (MRE) Resources: The Benefits of Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Energy Transitions: Pathways for Accelerated Uptake of Renewables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRENA, Jun 2015, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE Simulation tool to demonstrate data products for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Letterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation for European Space Programmes (SESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Mar 2015, Noordwijk, Netherlands. Paper #100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation for monitoring and assessment of the environmental impact of energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dynamical downscaling process in the context of wind resources mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Ikken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for high resolution offshore wind resource mapping: A data fusion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and image fusion methods : a comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE International Conference on Acoustics, Speech, and Signal processing, ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore wind resource assessment using satellite data : uncertainties estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case based reasoning data fusion scheme : application to offshore wind energy resource mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic road network extration using collaborative linear and surface models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MAPPS/ASPRS 2006 Fall Conference "Measuring the Earth II : latest develoopments with digital surface modelling and automated feature extration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on urban Air Quality (UAQ).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference CUPUM 05 (Computer in Urban Planning and Urban Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution snakes for urban road extraction from Ikonos and QuickBird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90 5966 007 2 - p.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of quickbird MS and Pan Data for urban studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of Remote sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90-5966-007-2 - p.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs et analyse multirésolution pour l'extraction de réseaux de rues à partir d'images satellites Active contours and multiresolution analysis for street extraction from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gerardmer, France. p.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban street mapping using quickbird and Ikonos Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote sensing Symposium (IGARSS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. p.1721-1723 - ISBN 0-7803-7930-6 - CD-ROM, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and extraction of road networks from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Péteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp. 301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on "Data fusion ans remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 / p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the offshore wind potential A combined approach using remote sensing ans statistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IGARSS: Learning From Earth's Shapes and Colours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. ISBN : 0-7803-7929-2 - p.2703-2705, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach in real-timegeographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDMS'02 (Urban data Management Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France. p.V.49-V.66 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of ICM parameters influence on image satellite contextual classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Khedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichouche Belhadj-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium of the EARSel Laboratories "Geoinformation for European - wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of road extraction methods from satellite images : reflections and case study on the definition of a reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd symposium of the EARSel Laboratories : GEOINFORMATION FOR EUROPEAN-WIDE INTEGRATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.141-147 - 90-77017-71-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: the use of advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. p.135-144, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.452751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the offshore Wind Potential : a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution modelling approach for semi-automatic extraction of streets: application to high resolution images from the IKONOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Symposium of the European-Association-of-Remote-Sensing-Laboratories (EARSel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.327-332 - ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Update of street networks in urban areas from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the ISPRS Commission IV Symposium "Geospatial theory, Processing and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. p.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing: examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montreal, Canada. p.We1-19WeA1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high resolution wind speed and direction maps for offshore wind energy: a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Offshore Wind Energy" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Bruxelles, Belgium. 4 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by space borne radar sensors: a multi-source approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Copenhague, Denmark. p.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of speckle in SAR images using wavelet transform: the gamma geberalised gaussian filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Smara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EARSel Symposium "A decade of Trans-European Remote sensing cooperation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Dresden, Germany. p.151-157 - ISBN 90-5809-187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: toward a multisource approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EARSel Symposium "Observing our environment from space: new solutions for a new millenuim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.141-146 ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of the Orthophotomaps and Fusion of Landsat TM, SPOT and SAR Images in the studies of the Events to stop up water body and ecological environment in the Yangtze Three Gorges project region (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Hyperspectral Remote Sensing of the Land and Atmosphere (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Sendai, Japan. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and measures of variability: neighborhood effects on proximity pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air and Environment Congress and Exhibition Greening the new Millenium (IUAPPA and KOSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. p.274 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Remote Sensing to the Development of an Integrated Water Resources Management System (IWRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on remote sensing of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhengquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Symposium on Digital Earth "Towards Digital Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Beijing, China. p.1008-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management System: a decision support system based on remote sensing data evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatial resolution of spaceborne images using airbone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic extraction of urban road network : assessment of the quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSEL Symposium on operational remote sensing for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. p.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial imagery using the multiresolution analysis and the wavelet transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on the Wavelet Applications in signal and image Processing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, San Diego - California, United States. p.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets, remote sensing and environmental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMACS World Congress on Scientific Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Berlin,, Germany. pp.Pages 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and land use products in service of agriculture and ecosystem monitoring EuroGEO showcases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Mallast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -22 NASA LCLUC Science Team Meeting &amp; Silver Jubilee Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Life Expectancy related to temporal evolution of PM2.5 considered within energy scenarios in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. SETAC Europe 23rd Annual Meeting, 1 page, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space for Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Full Picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tudor Rose, pp.198-201, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road networks derived from high spatial resolution satellite remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Impervious Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press - Taylor &amp; Francis Group, p. 215-236, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et répartition spatiale des polluants atmosphériques : de la rue à l'agglomération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives "Villes et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme, Villes et Territoires, pp.297-302, 2006, Vol. 2 ISBN 2-86906-208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing and improvment of the spatial resolution of satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.633-656 - ISBN 1-4020-0722-1, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets for modeling and data fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.351-363 - ISBN 1-4020-0723-X, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel en Provence-Alpes-Côte d’Azur pour l’énergie solaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 32 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’impact des installations de production d’ENR : un potentiel de production d’électricité par panneaux photovoltaïques à faible empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 33 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study. Evaluation studies on the identification of vines using aerial photography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Armines. Centre d'Énergétique Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armines--1100049, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study: Evaluation studies on the identification of vines using aerial photography in France. Interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Des Mines de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TM/97--R/10, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la transformée en ondelettes et de l'analyse multirésolution au traitement des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nice Sophia-Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00957067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données et modélisation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Nice Sophia Antipolis, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ranchin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre Observation Impacts Energie de MINES Paris, PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including the temporal change in PM2.5 concentration in the assessment of human health impact: Illustration with renewable energy scenarios to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.62-68. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Earth Observations and Renewable Energy. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.Page 4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2008.2005379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping offshore wind resources : synergetic potential of SAR and scattometer data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 516-525. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2005.857504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitatively assessing roads extracted from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), p.1449-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des nouveaux capteurs à très haute résolution spatiale pour l'extraction des réseaux de rues urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), p.485-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de méthodes d'extraction de rues : choix d'une référence de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing and information extraction of multi type and mukti temporal remote sensing images for geological hazard in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Nian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Yuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chengdu University of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.Pages 378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high spatial resolution wind speed and wind direction from SAR images : a new approach using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), p.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the vine detection in Airbone imagery using wavelet transform and multiresolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (1), p.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel éolien offshore par radars spatio-portes : vers une approche multisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 163, p.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Urban Areas : a multiresolution modeling approach for semi-automatic extraction of streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (7), p.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of an innovative computer based &amp;quot;Integrated water resources management system&amp;quot; for semi-arid catchments : concept and firts results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Rodolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt fur Geologie und Palaontologie, Teil I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Heft 3-4, p.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-shape project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape: EuroGEO Showcases: Applications powered by Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of bathymetric features using multiple SAR images produced by Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Roeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Remote Sensing and Geoinformation of the Environment (RSCy2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGEOSS: coordination along the value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy Transition on Mineral Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Vision for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-based techniques to extract bathymetric features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Journées nationales du Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Marine Renewable Energy (MRE) Resources: The Benefits of Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Energy Transitions: Pathways for Accelerated Uptake of Renewables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRENA, Jun 2015, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE Simulation tool to demonstrate data products for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Letterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valcarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation for European Space Programmes (SESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Mar 2015, Noordwijk, Netherlands. Paper #100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health impacts for Renewable Energy scenarios from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Wyrwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation for monitoring and assessment of the environmental impact of energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dynamical downscaling process in the context of wind resources mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Ikken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for high resolution offshore wind resource mapping: A data fusion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and image fusion methods : a comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE International Conference on Acoustics, Speech, and Signal processing, ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore wind resource assessment using satellite data : uncertainties estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case based reasoning data fusion scheme : application to offshore wind energy resource mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic road network extration using collaborative linear and surface models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MAPPS/ASPRS 2006 Fall Conference "Measuring the Earth II : latest develoopments with digital surface modelling and automated feature extration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference CUPUM 05 (Computer in Urban Planning and Urban Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personal exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on urban Air Quality (UAQ).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution snakes for urban road extraction from Ikonos and QuickBird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90 5966 007 2 - p.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of quickbird MS and Pan Data for urban studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium of the European Association of Remote sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. ISBN 90-5966-007-2 - p.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs et analyse multirésolution pour l'extraction de réseaux de rues à partir d'images satellites Active contours and multiresolution analysis for street extraction from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gerardmer, France. p.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban street mapping using quickbird and Ikonos Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote sensing Symposium (IGARSS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. p.1721-1723 - ISBN 0-7803-7930-6 - CD-ROM, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and extraction of road networks from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Péteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp. 301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on "Data fusion ans remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 / p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the offshore wind potential A combined approach using remote sensing ans statistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IGARSS: Learning From Earth's Shapes and Colours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. ISBN : 0-7803-7929-2 - p.2703-2705, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1294557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban features in Strasbourg, France : comparison of two fusion algorithms for Quickbird MS and Pan Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Serradj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS//ISPRS Joint workshop on "Data fusion and remote sensing over urban areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. ISBN : 0-7803-7719-2 - p.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach in real-timegeographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDMS'02 (Urban data Management Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France. p.V.49-V.66 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of ICM parameters influence on image satellite contextual classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Khedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichouche Belhadj-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium of the EARSel Laboratories "Geoinformation for European - wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of road extraction methods from satellite images : reflections and case study on the definition of a reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd symposium of the EARSel Laboratories : GEOINFORMATION FOR EUROPEAN-WIDE INTEGRATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. p.141-147 - 90-77017-71-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: the use of advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. p.135-144, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.452751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the offshore Wind Potential : a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiresolution modelling approach for semi-automatic extraction of streets: application to high resolution images from the IKONOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Symposium of the European-Association-of-Remote-Sensing-Laboratories (EARSel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.327-332 - ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Update of street networks in urban areas from high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the ISPRS Commission IV Symposium "Geospatial theory, Processing and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Ottawa, Canada. p.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing: examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual conference on information fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montreal, Canada. p.We1-19WeA1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined extraction of high resolution wind speed and direction maps for offshore wind energy: a satellite-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Offshore Wind Energy" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Bruxelles, Belgium. 4 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of speckle in SAR images using wavelet transform: the gamma geberalised gaussian filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Smara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EARSel Symposium "A decade of Trans-European Remote sensing cooperation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Dresden, Germany. p.151-157 - ISBN 90-5809-187-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by space borne radar sensors: a multi-source approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Copenhague, Denmark. p.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating offshore wind energy resource by spaceborne radar sensors: toward a multisource approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EARSel Symposium "Observing our environment from space: new solutions for a new millenuim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Marne la Vallée, France. p.141-146 ISBN 90-5809-254-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of the Orthophotomaps and Fusion of Landsat TM, SPOT and SAR Images in the studies of the Events to stop up water body and ecological environment in the Yangtze Three Gorges project region (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Liang Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Hyperspectral Remote Sensing of the Land and Atmosphere (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Sendai, Japan. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban fabric and measures of variability: neighborhood effects on proximity pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air and Environment Congress and Exhibition Greening the new Millenium (IUAPPA and KOSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. p.274 + CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Remote Sensing to the Development of an Integrated Water Resources Management System (IWRMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Staudenrausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on remote sensing of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wunian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhengquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Symposium on Digital Earth "Towards Digital Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Beijing, China. p.1008-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic extraction of urban road network : assessment of the quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSEL Symposium on operational remote sensing for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. p.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatial resolution of spaceborne images using airbone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management System: a decision support system based on remote sensing data evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang-Albert Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hochschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial imagery using the multiresolution analysis and the wavelet transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on the Wavelet Applications in signal and image Processing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, San Diego - California, United States. p.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets, remote sensing and environmental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IMACS World Congress on Scientific Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Berlin,, Germany. pp.Pages 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and land use products in service of agriculture and ecosystem monitoring EuroGEO showcases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Mallast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 -22 NASA LCLUC Science Team Meeting &amp; Silver Jubilee Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Life Expectancy related to temporal evolution of PM2.5 considered within energy scenarios in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila M. Drebszok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. SETAC Europe 23rd Annual Meeting, 1 page, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space for Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Full Picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tudor Rose, pp.198-201, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road networks derived from high spatial resolution satellite remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Peteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Impervious Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press - Taylor &amp; Francis Group, p. 215-236, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et répartition spatiale des polluants atmosphériques : de la rue à l'agglomération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives "Villes et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme, Villes et Territoires, pp.297-302, 2006, Vol. 2 ISBN 2-86906-208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing and improvment of the spatial resolution of satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.633-656 - ISBN 1-4020-0722-1, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets for modeling and data fusion in remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, p.351-363 - ISBN 1-4020-0723-X, 2000, Nato sciences series II : Mathematics, physics and chemistry - vol.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’impact des installations de production d’ENR : un potentiel de production d’électricité par panneaux photovoltaïques à faible empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 33 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel en Provence-Alpes-Côte d’Azur pour l’énergie solaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, page 32 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study. Evaluation studies on the identification of vines using aerial photography in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Armines. Centre d'Énergétique Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armines--1100049, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINIDENT study: Evaluation studies on the identification of vines using aerial photography in France. Interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecole Des Mines de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Groupe Télédétection Et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TM/97--R/10, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la transformée en ondelettes et de l'analyse multirésolution au traitement des images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nice Sophia-Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00957067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données et modélisation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Nice Sophia Antipolis, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2008.2005379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2005.857504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Naert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Staudenrausch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang-Albert Fl&#252;gel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Rodolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloarec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Letterio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Freitas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valcarce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fabrizi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ikken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301638" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294229" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337185v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294557" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guiol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Khedam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichouche Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452751" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537818v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534270v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Smara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hochschild" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Moretti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532725v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03842327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Manakos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Mallast" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gilliams" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163276v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Albuisson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Armines. Centre d'&#201;nerg&#233;tique Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Des Mines de Paris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00957067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00520780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wyrwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2014.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2008.2005379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2005.857504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Naert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Staudenrausch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang-Albert Fl&#252;gel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Rodolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloarec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Letterio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Freitas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valcarce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fabrizi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ikken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301638" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294229" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337185v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1294557" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guiol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Khedam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichouche Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452751" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537818v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534270v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537015v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Cherifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Smara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537863v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hochschild" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Moretti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532725v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03842327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Manakos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Mallast" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gilliams" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila M. Drebszok" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092436v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533704v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163276v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Albuisson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Armines. Centre d'&#201;nerg&#233;tique Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Des Mines de Paris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe T&#233;l&#233;d&#233;tection Et Mod&#233;lisation" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00957067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00520780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>