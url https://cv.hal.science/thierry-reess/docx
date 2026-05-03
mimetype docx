--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -649,403 +649,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Precipitator: Technological Development and Applications to Thermal Incineration Processes in CEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+                <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lemont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Smycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.605-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153453v1</w:t>
+                <w:t xml:space="preserve">hal-02153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Flue Gas Treatment by ESP: Realization and Optimization of an Emissive Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Smycz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Lemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.173-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153363v1</w:t>
+                <w:t xml:space="preserve">hal-02153454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flue Gas Treatment by ESP: Realization and Optimization of an Emissive Electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrostatic Precipitator: Technological Development and Applications to Thermal Incineration Processes in CEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souakri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.173-180</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153454v1</w:t>
+                <w:t xml:space="preserve">hal-02153453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of the effectiveness of an early streamer emission air terminal versus a franklin rod</w:t>
               </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.789-798. </w:t>
@@ -1293,445 +1293,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semiempirical Model for the Prebreakdown-Heating Process in the Underwater Discharge Acoustic Source</w:t>
+                <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace : effect of the dynamic shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Bo Wang</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shang-Wu Wang</w:t>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin-Wu Zeng</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.129-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751659v1</w:t>
+                <w:t xml:space="preserve">hal-00768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace : effect of the dynamic shock waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
+                <w:t xml:space="preserve">Experimental study on an alternative oil stimulation technique for tight gas reservoirs based on dynamic shock waves generated by Pulsed Arc Electrohydraulic Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88-89, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768012v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on an alternative oil stimulation technique for tight gas reservoirs based on dynamic shock waves generated by Pulsed Arc Electrohydraulic Discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maurel</w:t>
+                <w:t xml:space="preserve">A Semiempirical Model for the Prebreakdown-Heating Process in the Underwater Discharge Acoustic Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Wu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2173354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863801v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace: Effect of the dynamic shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,73 +3294,85 @@
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (24), pp.5236-5244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/39/24/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gain optimization of transmission line transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3405,118 +3417,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (3), pp.221-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of negative corona discharge in SF 6 at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Espel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,131 +3559,131 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (4), pp.318-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/35/4/307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative corona in air at atmospheric pressure due to a voltage impulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Espel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,376 +3701,376 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (9), pp.5614-5621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1465124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
+                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Domens</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (1), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03935886v1</w:t>
+                <w:t xml:space="preserve">hal-03935892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
+                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Domens</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (10), pp.1718-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03935892v1</w:t>
+                <w:t xml:space="preserve">hal-03935886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mean charge consumption of long sparks in air as a function of the gap length and the impulse shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4090,315 +4102,327 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31 (14), pp.1712-1722. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/31/14/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the field-effect emission in Trichel pulse development in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (22), pp.3115-3122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/22/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of negative discharge in a 1.3 m point-plane air gap: the function of the space stem in the propagation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 28 (11), pp.2306-2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/28/11/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4408,65 +4432,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Hydraulic Fracturing of Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,70 +4518,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-104, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4567,65 +4591,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in a Representative Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,134 +4673,130 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-19, 2016, 978-1-119-00528-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.71-89, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162379v1</w:t>
+                <w:t xml:space="preserve">hal-02162376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Modeling of the Process: Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,119 +4831,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-45, 2016, 978-1-119-00528-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experiments in a Representative Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,130 +4967,134 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Pijaudier-Cabot (Editor), Christian La Borderie, Thierry Reess, Wen Chen, Olivier Maurel, Franck Rey-Berbeder, Antoine de Ferron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-89, 2016, 978-1-119-00528-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.1-19, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162376v1</w:t>
+                <w:t xml:space="preserve">hal-02162379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,83 +5129,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-69, 2016, 978-1-119-00528-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5191,468 +5215,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved electrical fracturing of a reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rey-Bethbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2013/178826. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Reservoir Fracturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rey-Bethbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012/123458 A2. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and Static Fracturing of a Reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rey-Bethbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012/123461 A2. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for electrostatic filtering using optimised emissive sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2009/103704. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5720,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69815675"/>
+    <w:nsid w:val="CCF3165A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5951,51 +5975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-reess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2162-9732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175730253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05051888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isia Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.28.043402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bacqueyrisses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2021.3121025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e02003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bo Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wu Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Wu Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2173354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/4/307" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N40SKTK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/14/015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SX4X73GW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/22/009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NX2ZSJ59-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pignolet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/11/011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-reess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2162-9732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175730253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05051888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isia Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.28.043402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bacqueyrisses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2021.3121025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e02003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bo Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wu Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Wu Zeng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2173354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZH3WFGHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/4/307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N40SKTK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/14/015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SX4X73GW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/22/009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NX2ZSJ59-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pignolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/11/011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PZCDBKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>