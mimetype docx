--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -649,325 +649,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Flue Gas Treatment by ESP: Realization and Optimization of an Emissive Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Smycz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Lemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.173-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153363v1</w:t>
+                <w:t xml:space="preserve">hal-02153454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flue Gas Treatment by ESP: Realization and Optimization of an Emissive Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lemont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Smycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.605-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153454v1</w:t>
+                <w:t xml:space="preserve">hal-02153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Precipitator: Technological Development and Applications to Thermal Incineration Processes in CEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.789-798. </w:t>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3750,311 +3750,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
+                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Domens</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 16 (1), pp.59-69. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (10), pp.1718-1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935892v1</w:t>
+                <w:t xml:space="preserve">hal-03935886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
+                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Domens</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 12 (10), pp.1718-1725. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935886v1</w:t>
+                <w:t xml:space="preserve">hal-03935892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the mean charge consumption of long sparks in air as a function of the gap length and the impulse shape</w:t>
               </w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2009/103704. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCF3165A"/>
+    <w:nsid w:val="35D820CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5975,51 +5975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-reess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2162-9732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175730253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05051888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isia Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.28.043402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bacqueyrisses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2021.3121025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e02003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bo Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wu Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Wu Zeng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2173354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZH3WFGHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/4/307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N40SKTK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/14/015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SX4X73GW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/22/009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NX2ZSJ59-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pignolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/11/011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PZCDBKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-reess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2162-9732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175730253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05051888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isia Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.28.043402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bacqueyrisses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tchalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2021.3121025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e02003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bo Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wu Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Wu Zeng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2173354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZH3WFGHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/4/307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N40SKTK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/14/015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SX4X73GW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/22/009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NX2ZSJ59-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pignolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/11/011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PZCDBKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>