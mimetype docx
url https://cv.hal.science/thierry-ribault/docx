--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -2071,230 +2071,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions over Changes. A Chart of Transformations of the French Employment Regime</w:t>
+                <w:t xml:space="preserve">Employment regime in France : changes and tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283504v1</w:t>
+                <w:t xml:space="preserve">halshs-00282339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment regime in France : changes and tensions</w:t>
+                <w:t xml:space="preserve">Tensions over Changes. A Chart of Transformations of the French Employment Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282339v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Regimes and Social and Economic Changes in Japan</w:t>
               </w:r>
@@ -3433,370 +3433,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi dans les services à la personne : des inégalités évitables</w:t>
+                <w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283513v1</w:t>
+                <w:t xml:space="preserve">halshs-00283423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t>
+                <w:t xml:space="preserve">L'emploi dans les services à la personne : des inégalités évitables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283423v1</w:t>
+                <w:t xml:space="preserve">halshs-00283513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do caring jobs care for jobs ? The French case</w:t>
+                <w:t xml:space="preserve">Accommodation in Europe low paid work and immigration issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283514v1</w:t>
+                <w:t xml:space="preserve">halshs-00282332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation in Europe low paid work and immigration issue</w:t>
+                <w:t xml:space="preserve">Do caring jobs care for jobs ? The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00282332v1</w:t>
+                <w:t xml:space="preserve">halshs-00283514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Accommodation sector: an overview</w:t>
               </w:r>
@@ -3913,164 +3913,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment Regime the French Way</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French Accommodation sector, How to accommodate quality in jobs and services ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283508v1</w:t>
+                <w:t xml:space="preserve">halshs-00283541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Accommodation sector, How to accommodate quality in jobs and services ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employment Regime the French Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283541v1</w:t>
+                <w:t xml:space="preserve">halshs-00283508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services : qui crée de la valeur ?</w:t>
               </w:r>
@@ -4386,89 +4386,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes temporels et changement social et économique au Japon</w:t>
+                <w:t xml:space="preserve">Le temps des services au Japon – Sabisu no Jikan to Sabisu no Jidai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283489v1</w:t>
+                <w:t xml:space="preserve">halshs-00283491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de développement durable à La Poste, Première synthèse</w:t>
               </w:r>
@@ -4562,89 +4562,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des services au Japon – Sabisu no Jikan to Sabisu no Jidai</w:t>
+                <w:t xml:space="preserve">Régimes temporels et changement social et économique au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283491v1</w:t>
+                <w:t xml:space="preserve">halshs-00283489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5217,51 +5217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.ribault@univ-lille1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-w-k.de/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03059027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03059090v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0304375419853350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;vy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03584860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Iwata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.ribault@univ-lille1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-w-k.de/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03059027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03059090v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0304375419853350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;vy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03584860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Iwata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>