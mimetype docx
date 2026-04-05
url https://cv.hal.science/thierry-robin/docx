--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E7FB8DD"/>
+    <w:nsid w:val="2633F70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>