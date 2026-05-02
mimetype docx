--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Analysis of the Parameters Impacting the Gain of Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.133250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2026.133250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2633F70F"/>
+    <w:nsid w:val="948CEDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>