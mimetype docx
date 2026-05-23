--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Analysis of the Parameters Impacting the Gain of Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.133250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2026.133250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry ROBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0382-1476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083945210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">74040740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000068946776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Robin est professeur de littérature irlandaise et d'études anglophones à l'université d'Orléans. Outre ses travaux sur les médias et la traduction – il a coédité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English in the Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2018 (Belin/PUF) –, ses recherches portent sur les études irlandaises contemporaines et les liens entre idéologie, épistémologie et concept de réalité, notamment à travers les genres de la satire et du roman policier. Il a écrit de nombreux articles sur des écrivains irlandais, notamment Flann O'Brien, Samuel Beckett, Anne Enright, Dermot Healy, Eoin McNamee ou John Banville. Il a également publié un ouvrage consacré à l'étude des romans de Flann O'Brien, intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un voyageur au bout du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUR, 2008), et coédité un recueil d'essais sur l'idéologie politique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CSP, 2009). Parmi ses derniers ouvrages, on peut citer une monographie sur le roman policier irlandais, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire-Portraits de l'Irlande à travers le roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (=</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime Fiction & Emerald Noir-Portraits of Ireland through crime fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) publié aux Presses Universitaires de Rennes (PUR) au printemps 2024 et un ouvrage coédité (avec K. Fischer & E. Gallet) intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publié aux Presses Universitaires de Caen en 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Analysis of the Parameters Impacting the Gain of Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.133250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2026.133250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foutu pour foutu, Beckett, joueur… maître échoueur du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausea? Did you say “nausea”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (94), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World News: Seven billion human beings and still counting…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (95), p.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives’ journals go online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (91), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjili Babbar, Finders: Justice, Faith, and Identity in Irish Crime Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49-1, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderline Troubles in Resurrection Man and Breakfast on Pluto: Remembering Northern Ireland before the GFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14220/9783737016575.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goldring : histoire(s) au singulier. Quand le polar aide à comprendre et dépasser les contradictions de la géographie sectaire en Irlande et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O’Brien: Acting Out, Paul Fagan, Dieter Fuchs (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-2, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.17656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence and transgression of the revenge tragedy motif in Stuart Neville’s The Twelve (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/imaginaires.vi23.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Case of Dr Banville & Mr Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101-1102, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian T. McMahon, The Coffin Ship: Life and Death at Sea during the Great Irish Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46-2, pp.160-162. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (133), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with backache and pelvic pain during pregnancy…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (132), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support received by women with intellectual and developmental disabilities during pregnancy and childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (130), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Murphy, John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-2, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a ‘good’ birth? The Heidegger perspective: Jane's story (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (134), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Borg, Paul Fagan, John McCourt (eds), Flann O’Brien Problems with Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43-1, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and surgery: skin-to-skin contact to provide comfort and more to babies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (131), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (124), pp.43-45. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morley, The Popular Mind in Eighteenth-century Ireland, Cork University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42-2, pp.168-170. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, childbirth and politics in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural is the supernatural? (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (125), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Ego in Arcadia… The problem of closing rural maternity units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (126), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre matière et néant : Figures postmodernes du livre et de l’auteur dans le labyrinthe de House of Leaves de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecriture et Matérialité, 2, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, clinical governance and midwifery talk and practice in the UK (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (128), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fear factor of risk, feeling guilty (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (129), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baby Friendly Health Initiative: strengths and weaknesses in Australia…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (118), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental classes in Sweden: from the midwives’ point of view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (122), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swedish midwives’ dilemma: to use or not to use synthetic oxytocin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (119), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When work hurts and care equals pain for Australian midwives. Neck and upper back musculoskeletal symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (121), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic violence during pregnancy: Italian midwives’ experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (120), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news: from Zika and the 2016 Olympics to breastfeeding worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (123), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien / Brian Ó'Nualláin : Portraits linguistiques d'un provocateur irlandais entre identité collective et idiosyncrasie ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The questions raised by the implementation of the NIDCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (116), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternity and paternity at work The ILO Report (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (113), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Time: The Life and Work of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40-2, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protection at the workplace: blanket bans and other regulations The ILO Report (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (115), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Enright's Short Fiction: 'Post-Freudian and Post-Feminist and, of course (three cheers!), Post-Nationalist'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue The 21st Century Irish Short Story, 63, pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity and parental leave The ILO Report (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (114), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential advantages of the extended use of the intrauterine device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (117), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your type of personality predicts the complications of childbirth…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (112), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and pregnancy: the midwives’ precious role and the need to involve partners…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (111), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International News – followed by a quiz to improve your knowledge of the world for better or worse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (108), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fathers’ involvement around pregnancy. Talking about men for a change… (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (110), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's labour and antenatal care: not just mothers’ business? Talking about fathers for a change… (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (109), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Midwife according to Australian 3rd year students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (107), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives, stress and burnout…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (106), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marginalization of midwives in the USA or the ‘American nightmare’…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (104), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section vs non-instrumental vaginal birth: Let's take a worldwide view…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (100), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of pregnancy termination for fetal abnormality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (105), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (102), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman's land or the art of spatial transgressions and haunting strangeness in The third policeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Parish review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing perineal pain and Low-Level Laser therapy (LLLT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (101), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking or not smoking during pregnancy: how to counsel and limit the risks of a nasty habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (103), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Voix défendues, 8, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce's 'ghosts'..., Flann O'Brien, Samuel Beckett and John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Why read Joyce in the 21st century?, 13, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced maternal age and adverse perinatal outcome: A review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (96), p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limerick Lullaby project: Music and singing against prenatal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (99), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically dependent women having babies in Australia: News from ‘Down Under’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (98), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stillbirths: beyond silence and grief”, sharing a few reflections with Janet Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (92), p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midwives and PND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (93), p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives for midwifery: the 21st century’s challenges… Durban, June 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (90), p.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès et démesure chez Flann O’Brien : ressorts de la parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La démesure / Immoderation, 10, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a Hollow Form, or the Paradoxical Magic of Idiocy and Skepticism in Flann O'Brien's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Centenary Issue, XXXI (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolate and preeclampsia: here is some good news for choc-loving pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (89), p. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et enfermement dans &amp;quot;The Poor Mouth&amp;quot; de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature du problème irlandais et problème de la nature chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bureaucracy of darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Noir -Littérature, film, séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Baillon; Emmanuelle Delanoë-Brun,; Christophe Gelly; Benoît Tadié, Nov 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire, Portrait(s) de l’Irlande à travers le roman policier : Entre (dé-)construction politique des identités, stéréotypes et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du laboratoire REMELICE à Orléans 2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Laboratoire REMELICE UR 4709, Oct 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? »- Construction de l’identité sectaire et/ou communautaire, l’exemple de l’Irlande du nord dans la fiction contemporaine d’Eoin McNamee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Identités et constructions identitaires dans le discours et dans la langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; CRBC Centre de Recherche Bretonne et Celtique, Oct 2023, Brest - Université de Bretagne occidentale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor Banville and Mr Black: the visionary, the mercenary and the reactionary: the ambiguity of similes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASIL Ireland's Writers in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The savage Eye: beyond or beneath stereotypes? Deconstructing/reconstructing a sense of collective identity through satire on TV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Irlande en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on silence in Dermot Healy's A Fool's Errand or the challenge of &amp;quot;giving a form to that which cannot be uttered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence and Irish Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apories, bizarreries, idiosyncrasies linguistiques chez Flann O'Brien/Brian Ó Nualláin- enjeux d'une logique transgressive et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, Mar 2013, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handsome Carvers, Flann O’Brien, & Bertrand Leclair’s &amp;quot;Rout Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems with Authority :The II International Flann O'Brien Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Flann O'Brien Society, Jun 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la pensée de Gilbert White, pionnier de l'écologie britannique, The Natural History and Antiquities of Selborne (1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et littérature de la nature dans la tradition anglo-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houellebecq et Ray Kurzweil, vers le post-humain, le transhumain ou &amp;quot;l'inhumain&amp;quot; ? Visions de l'avenir de l'homme dans Les particules élémentaires et La possibilité d'une île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'humain et le post-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI UBO, Sep 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien, Banville, and the&amp;quot;Department of Speculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Metaphysics and intellectual history in Irish literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASIL, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien's impossible short stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irish short story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie(s) dublinoise(s), Dr Banville et Mister Black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trèfle noir. Enquêtes et témoignages sur le polar irlandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA-GREI, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirst and &amp;quot;The Martyr's Crown&amp;quot;: Flann O'Brien's Tall Tales and Plays : an analysis of Irishness, Language, and Pascalian Void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Myles.. and counting The International Flann O'Brien Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating between eternal desire, laughter and absurd cruelty : the reception of Beckett in France in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett: out of the archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Fifield (St John’s College, University of Oxford) Bryan Radley (University of York) Lawrence Rainey (University of York), Jun 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in One' or the primal crime scene in O'Brien's world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O’Brien Centenary Weekend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College ; The Irish Times ; Dublin UNESCO City of Literature, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing or getting rid of the master, writing after Joyce, from Flann O'Brien, Samuel Beckett to John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why read Joyce in the 21st century?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Joyce Italian Foundation - Université Rome 3, Feb 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, la bouche, la voix : vecteurs d'un plaisir paradoxal dans le théâtre atrabilaire de Beckett ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix défendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIMA-HCTI, Dec 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière figure de l'idiot savant chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland: From the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 351 p., 2009, 1443805289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland in the Concert of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2025, Symposia, 978-2-38185-276-8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar et émeraude noire : portrait(s) de l'Irlande à travers le roman policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, Univers anglophones, 505 p., 2024, 978-2-7535-9480-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English in the Media, médiascopie de l'anglais contemporain, de la presse au multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ideology in Ireland : from the enlightenment to the present.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.351, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann O'Brien, Un Voyageur au bout du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liars, Similes and Story-tellers in The Blue Guitar (2015) by John Banville: Anamnesis and Forgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudaityte, Regina (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Memory, and Nostalgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.103-123, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le chat de Schrödinger et le thème du Doppelgänger dans &amp;quot;Two in One&amp;quot; (1954) de Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante n°41, n° de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy’s A Fool’s Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McAteer, Michael (ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.188-200, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Silence in Dermot Healy's A Fool's Errand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence in Modern Irish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Dermot: Healy's Idiosyncrasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Neil &amp; Keith Hopper (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Sky-Observations and Essays on Dermot Healy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive, pp.197-209, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland according to The Savage Eye: Shifting Satirical Paradigms and the Reconfiguration of National Stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulouma, Flore (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Irish TV Series: Identity and Nostalgia on the Small Screen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Peter Lang, pp.91-114, 2016, Reimagining Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall Tales or &amp;quot;petites histoires&amp;quot; : History and the Void in &amp;quot;The Martyr's Crown' and Thirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruben Borg, Paul Fagan and Werner Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flann O'Brien: Contesting Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cork University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2014, 9781782050766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Kurzweil et Michel Houellebecq Le Trans-humain et le néo-humain, masques high-tech et avatars de l’inhumain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Després et Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostHumains Frontières, évolutions, hybridités </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-252, 2014, Interférences, 9782753533745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiotie, savoir et folie chez Flann O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant fou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-359, 2013, Interférences, 9782753522749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et déconstruction du nationalisme irlandais dans Faustus Kelly de Flann O’Brien : « all talk and no play » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Hopes et Hélène Lecossois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2011, Le Spectaculaire Théâtre, 9782753514027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'absence d'arrière-mondes et du traitement de la lumière dans la tétralogie scientifique de John Banville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaïd Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l'étrange dans la littérature irlandaise au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2009, Interférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles O’Conor : History and Reconcilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ideology in Ireland from the Enlightenment to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Famine and its double- Rewriting the Irish Famine. When a founding national tragedy in History rhymes with parody in Flann O’Brien’s The Poor Mouth and Slattery’s Sago Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irlande, écritures et réécritures de la Famine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.215-230, 2007, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="948CEDB6"/>
+    <w:nsid w:val="CFF578BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0382-1476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083945210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74040740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068946776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737016575.137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04428551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/imaginaires.vi23.27" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.05.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.03.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.11.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.6007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2018.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.11.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.01.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.11.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.01.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.03.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.05.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2016.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.06.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.01.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4756" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.03.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2015.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.09.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.03.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.07.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.05.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2014.01.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.11.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.11.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.09.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2013.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2012.07.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427321v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00701024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05096844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pioufle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34944" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03007361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corkuniversitypress.com/Flann-OBrien-p/9781782050766.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115089v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1368438962_doc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2675" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>