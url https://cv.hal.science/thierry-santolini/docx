--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -3739,165 +3739,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03465954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité constitutionnelle dans la jurisprudence du Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">L'&amp;quot;identité constitutionnelle&amp;quot; de la France : un patrimoine immatériel comme dernier refuge de la souveraineté nationale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études AMENINDEX : Le visible et l'invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03457967v1</w:t>
+                <w:t xml:space="preserve">halshs-03271301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'&amp;quot;identité constitutionnelle&amp;quot; de la France : un patrimoine immatériel comme dernier refuge de la souveraineté nationale?</w:t>
+                <w:t xml:space="preserve">L'identité constitutionnelle dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études AMENINDEX : Le visible et l'invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, TOULON, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03271301v1</w:t>
+                <w:t xml:space="preserve">halshs-03457967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et sécurité: quelle place pour la liberté?</w:t>
               </w:r>
@@ -3946,234 +3946,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ortolan et l'histoire constitutionnelle de l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation gramscienne du Prince de Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Gramsci, les frères Rosselli et l'anti-fascisme italien en Méditerranée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Visciola, Nov 2017, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La menace musulmane comme argument pour l'unité de l'Europe dans les projets de paix perpétuelle (XIVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation méditerranéennes: voies, réseaux, modèles. Conférence internationale du réseau MEDWORLDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Lévëque, Y. Kocoglu, S. Visciola, T. Santolini, Jun 2017, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02022635v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l'état d'urgence</w:t>
               </w:r>
@@ -5171,51 +5171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4C568B9"/>
+    <w:nsid w:val="D12ACDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5402,51 +5402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-santolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115680195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457895v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Santolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine van Hoorebeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01021161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Luther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/effigiedizioni/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/la-question-prioritaire-de-constitutionnalite-2014-9782802746140.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.057.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110313v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-santolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115680195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457895v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Santolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine van Hoorebeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01021161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Luther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/effigiedizioni/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/la-question-prioritaire-de-constitutionnalite-2014-9782802746140.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.057.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110313v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>