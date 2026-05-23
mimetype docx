--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1835,284 +1835,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les lieux du pouvoir en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question prioritaire de constitutionnalité au regard du droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93, pp.85-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les lieux du pouvoir en Italie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et politique dans la République de Sienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Art et politique dans la République de Sienne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Monti, Président du Conseil des ministres italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.8-13</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2456,303 +2456,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Procès équitable et procès par contumace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXIII, pp.862-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les parties dans le procès constitutionnel en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.122-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parties dans le procès constitutionnel en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.122-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit d'attribution entre le Président de la République et le pouvoir judiciaire: la Cour constitutionnelle confie une part de ses attributions aux juges ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XXIII, pp.843-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les garanties en matière répressive: le principe de la non-rétroactivité de la loi pénale et le principe de la rétroactivité in mitius</w:t>
               </w:r>
@@ -3463,234 +3463,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04245488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les faits et les preuves apportés par les parties au procès constitutionnel. Expériences comparatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Faits et preuves dans le contrôle de constitutionnalité de la loi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03661045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les penseurs libéraux du XIXe siècle et le suffrage universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e Congrès de la Société québécoise de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l'universalisme du suffrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une dépolitisation de la démocratie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03692584v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03661045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner, c'est prévoir&amp;quot; : du bon usage du mensonge en politique selon Machiavel</w:t>
               </w:r>
@@ -3946,510 +3946,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La menace musulmane comme argument pour l'unité de l'Europe dans les projets de paix perpétuelle (XIVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation méditerranéennes: voies, réseaux, modèles. Conférence internationale du réseau MEDWORLDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Lévëque, Y. Kocoglu, S. Visciola, T. Santolini, Jun 2017, TOULON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation gramscienne du Prince de Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Gramsci, les frères Rosselli et l'anti-fascisme italien en Méditerranée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Visciola, Nov 2017, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ortolan et l'histoire constitutionnelle de l'Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph Louis Elzéar Ortolan, juriste toulonnais, français et européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02022645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'interprétation gramscienne du Prince de Machiavel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le justiciable, quelle place pour la dimension affective du choix délibératif ? , Les Cahiers de l’Institut Louis Favoreu, n° 6, « Les pouvoirs d’instruction des juridictions constitutionnelles et la formation de l’intime conviction des juges constitutionnels », Actes de la Journée d’études « Question sur la Question (QsQ5) », 2016, pp. 81-88.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Gramsci, les frères Rosselli et l'anti-fascisme italien en Méditerranée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Visciola, Nov 2017, Toulon, France</w:t>
+              <w:t xml:space="preserve">Question sur la Question (QsQ5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Toulouse, Jun 2015, Toulouse, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l'état d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Entre liberté et sécurité : la problèmatique de l'état d'urgence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le justiciable, quelle place pour la dimension affective du choix délibératif ? , Les Cahiers de l’Institut Louis Favoreu, n° 6, « Les pouvoirs d’instruction des juridictions constitutionnelles et la formation de l’intime conviction des juges constitutionnels », Actes de la Journée d’études « Question sur la Question (QsQ5) », 2016, pp. 81-88.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la doctrine sur les avocats plaidant devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question sur la Question (QsQ5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Toulouse, Jun 2015, Toulouse, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Journée d'études italo-franco-belge de droit comparé sur les Rapports entre les juridictions constitutionnelles et la doctrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites du droit de propriété dans la jurisprudence de la Cour constitutionnelle italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-Ronde "La protection constitutionnelle du droit de propriété en France, en Italie et en Tunisie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le specificità della Question Prioritaire de Constitutionnalité rispetto ai giudizi in via incidentale italiano e spagnolo</w:t>
               </w:r>
@@ -5171,51 +5171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D12ACDDE"/>
+    <w:nsid w:val="9B40C73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5402,51 +5402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-santolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115680195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457895v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Santolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine van Hoorebeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01021161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Luther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/effigiedizioni/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/la-question-prioritaire-de-constitutionnalite-2014-9782802746140.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.057.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110313v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-santolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115680195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457895v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Santolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine van Hoorebeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01021161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Luther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/effigiedizioni/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/la-question-prioritaire-de-constitutionnalite-2014-9782802746140.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.057.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110313v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>